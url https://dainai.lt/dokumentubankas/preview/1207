--- v0 (2026-04-06)
+++ v1 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3BB004F0" w14:textId="77777777" w:rsidR="008D2A7F" w:rsidRPr="008D2A7F" w:rsidRDefault="008D2A7F" w:rsidP="008D2A7F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D2A7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ŠIAULIŲ DAINŲ PROGIMNAZIJOS DIREKTORĖS ASTOS VAIČIŪNIENĖS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E0740B" w14:textId="77777777" w:rsidR="00F97892" w:rsidRDefault="008D2A7F" w:rsidP="008D2A7F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -159,51 +159,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
       <w:r w:rsidRPr="003750BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003750BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14516" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2969"/>
         <w:gridCol w:w="3528"/>
         <w:gridCol w:w="3988"/>
         <w:gridCol w:w="4031"/>
       </w:tblGrid>
       <w:tr w:rsidR="00203A11" w:rsidRPr="00F97892" w14:paraId="35D1E3B3" w14:textId="77777777" w:rsidTr="009819E0">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B5494"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60369F89" w14:textId="77777777" w:rsidR="00203A11" w:rsidRPr="00F97892" w:rsidRDefault="00203A11" w:rsidP="009819E0">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -298,1107 +298,1100 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Komentaras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0AFD" w:rsidRPr="00F97892" w14:paraId="33701F2E" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="68695F60" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50191747" w14:textId="2C0CB555" w:rsidR="005A0AFD" w:rsidRPr="00B325B0" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="4AA10734" w14:textId="605D438E" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2026-0</w:t>
+              <w:t>2026-04-03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9E22D8" w14:textId="74F58456" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E2CAB6" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
-[...49 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="037E72D3" w14:textId="29F7F1A8" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="33AB80DA" w14:textId="5C875825" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2507B323" w14:textId="6965273F" w:rsidR="005A0AFD" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="557AF081" w14:textId="4F4D6DD7" w:rsidR="002C2B6C" w:rsidRPr="00FC4A48" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Komandiruot</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0AFD" w:rsidRPr="00F97892" w14:paraId="26A5323C" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="26A5323C" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8C4A07" w14:textId="3BEF13D8" w:rsidR="005A0AFD" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="4C8C4A07" w14:textId="3BEF13D8" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2026-03-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D00BB58" w14:textId="5DD91604" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="3D00BB58" w14:textId="5DD91604" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2E9268" w14:textId="77777777" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="6C2E9268" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="601FFFC6" w14:textId="51B3A2C1" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="601FFFC6" w14:textId="51B3A2C1" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46A442D8" w14:textId="7377B36E" w:rsidR="005A0AFD" w:rsidRPr="00FC4A48" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="46A442D8" w14:textId="7377B36E" w:rsidR="002C2B6C" w:rsidRPr="00FC4A48" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Komandiruot</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0AFD" w:rsidRPr="00F97892" w14:paraId="5FA61379" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="5FA61379" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78F62DD7" w14:textId="570AEBB5" w:rsidR="005A0AFD" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="78F62DD7" w14:textId="570AEBB5" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2026-03-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17497BA8" w14:textId="59016A6D" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="17497BA8" w14:textId="59016A6D" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="265CB21D" w14:textId="77777777" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="265CB21D" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79199AE5" w14:textId="4D29C632" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="79199AE5" w14:textId="4D29C632" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66582C3D" w14:textId="56A546D4" w:rsidR="005A0AFD" w:rsidRPr="00FC4A48" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="66582C3D" w14:textId="56A546D4" w:rsidR="002C2B6C" w:rsidRPr="00FC4A48" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Komandiruot</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0AFD" w:rsidRPr="00F97892" w14:paraId="2D9BB168" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="2D9BB168" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="691A4F00" w14:textId="65D28B46" w:rsidR="005A0AFD" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="691A4F00" w14:textId="65D28B46" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2026-03-06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="315597C8" w14:textId="0771BD18" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="315597C8" w14:textId="0771BD18" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="317001EF" w14:textId="77777777" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="317001EF" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BAC92E5" w14:textId="3106FADA" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="3BAC92E5" w14:textId="3106FADA" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668C40B8" w14:textId="753422C4" w:rsidR="005A0AFD" w:rsidRPr="003A1DE7" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="668C40B8" w14:textId="753422C4" w:rsidR="002C2B6C" w:rsidRPr="003A1DE7" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Komandiruot</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0AFD" w:rsidRPr="00F97892" w14:paraId="1FB6349C" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="1FB6349C" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62B73C41" w14:textId="3FE94107" w:rsidR="005A0AFD" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="62B73C41" w14:textId="3FE94107" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2026-02-05–2026-02-06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8F7224" w14:textId="7270700C" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="2A8F7224" w14:textId="7270700C" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8779A3" w14:textId="77777777" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="5E8779A3" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C1A9177" w14:textId="0E525708" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="5C1A9177" w14:textId="0E525708" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="024B5987" w14:textId="07E18834" w:rsidR="005A0AFD" w:rsidRPr="003A1DE7" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="024B5987" w14:textId="07E18834" w:rsidR="002C2B6C" w:rsidRPr="003A1DE7" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0AFD" w:rsidRPr="00F97892" w14:paraId="493D497A" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="493D497A" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44E3D8F2" w14:textId="7DBEF88A" w:rsidR="005A0AFD" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="44E3D8F2" w14:textId="7DBEF88A" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2025-11-28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74069334" w14:textId="2251B734" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="74069334" w14:textId="2251B734" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33EDFD1D" w14:textId="77777777" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="33EDFD1D" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B4A232F" w14:textId="4C14165B" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="3B4A232F" w14:textId="4C14165B" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26348E21" w14:textId="39AA6C36" w:rsidR="005A0AFD" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="26348E21" w14:textId="39AA6C36" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kvalifikacijos kėlimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0AFD" w:rsidRPr="00F97892" w14:paraId="79095265" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="79095265" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A20E7C5" w14:textId="11B5DB03" w:rsidR="005A0AFD" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="0A20E7C5" w14:textId="11B5DB03" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2025-10-16–2025-10-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6833C7" w14:textId="39AF4AA5" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="2B6833C7" w14:textId="39AF4AA5" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76C3A15E" w14:textId="77777777" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="76C3A15E" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57973082" w14:textId="4A12887C" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="57973082" w14:textId="4A12887C" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2CD58C" w14:textId="717D7621" w:rsidR="005A0AFD" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="5E2CD58C" w14:textId="717D7621" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kvalifikacijos kėlimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0AFD" w:rsidRPr="00F97892" w14:paraId="70C7BC56" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="70C7BC56" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F68FCE7" w14:textId="77777777" w:rsidR="005A0AFD" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="6F68FCE7" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2025-09-26–2025-09-26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29BB17EA" w14:textId="77777777" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="29BB17EA" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0991385D" w14:textId="77777777" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="0991385D" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="232BFEC9" w14:textId="77777777" w:rsidR="005A0AFD" w:rsidRPr="00F97892" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="232BFEC9" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69DA24EE" w14:textId="77777777" w:rsidR="005A0AFD" w:rsidRDefault="005A0AFD" w:rsidP="005A0AFD">
+          <w:p w14:paraId="69DA24EE" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -1475,51 +1468,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
       <w:r w:rsidRPr="003750BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003750BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14516" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2969"/>
         <w:gridCol w:w="3528"/>
         <w:gridCol w:w="3988"/>
         <w:gridCol w:w="4031"/>
       </w:tblGrid>
       <w:tr w:rsidR="003750BC" w:rsidRPr="00F97892" w14:paraId="406084B5" w14:textId="77777777" w:rsidTr="00821FF0">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B5494"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16D20C94" w14:textId="77777777" w:rsidR="003750BC" w:rsidRPr="00F97892" w:rsidRDefault="003750BC" w:rsidP="00821FF0">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1699,51 +1692,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E10A569" w14:textId="2DFA09A2" w:rsidR="006D5116" w:rsidRPr="00F97892" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FA6B284" w14:textId="0655190E" w:rsidR="006D5116" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -1955,73 +1948,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F0EB8C5" w14:textId="455DD0D9" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="006D5116">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>laima</w:t>
               </w:r>
               <w:r w:rsidRPr="006D5116">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>.z</w:t>
               </w:r>
               <w:r w:rsidRPr="006D5116">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>eringiene</w:t>
               </w:r>
               <w:r w:rsidRPr="006D5116">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22D3584D" w14:textId="12DCBC56" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2105,51 +2098,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="255E0E68" w14:textId="33525EF2" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00FF4C8A">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.stone@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="245B76F0" w14:textId="3931E45E" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2634,51 +2627,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D96CD01" w14:textId="60B70D34" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D4378E8" w14:textId="6982703C" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -2775,51 +2768,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09FEEDFD" w14:textId="6CBA9224" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13FCB411" w14:textId="54D56C66" w:rsidR="006D7D73" w:rsidRPr="00594556" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -3176,51 +3169,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
       <w:r w:rsidRPr="003750BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003750BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14516" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2969"/>
         <w:gridCol w:w="3528"/>
         <w:gridCol w:w="3988"/>
         <w:gridCol w:w="4031"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F97892" w:rsidRPr="00F97892" w14:paraId="67BF7B48" w14:textId="0EBAD744" w:rsidTr="00F97892">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B5494"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="291F1E1E" w14:textId="4EB22102" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3414,51 +3407,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CC7DD4C" w14:textId="7BB905B7" w:rsidR="00713E14" w:rsidRPr="00F97892" w:rsidRDefault="00713E14" w:rsidP="00713E14">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A81A398" w14:textId="041D458E" w:rsidR="00713E14" w:rsidRPr="00F97892" w:rsidRDefault="00713E14" w:rsidP="00713E14">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -3705,51 +3698,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC50E66" w14:textId="3E9DE8E6" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00A8639A" w:rsidP="00A8639A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BC65033" w14:textId="0D65B4AC" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -4123,51 +4116,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="392BDDB9" w14:textId="4597E082" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62E5C8B6" w14:textId="6E8CA720" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -4552,51 +4545,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46769018" w14:textId="7F1B5DA3" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D82B12D" w14:textId="5CE8BA51" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -4693,51 +4686,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62FDF902" w14:textId="30367D7F" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4446BB09" w14:textId="50BA2A67" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -4959,51 +4952,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="486A412F" w14:textId="363C8CD9" w:rsidR="00B425B3" w:rsidRPr="00F46D7D" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F538FA0" w14:textId="4BF43F04" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -5100,58 +5093,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35FE9C84" w14:textId="24092B3E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>laima.zeringiene</w:t>
               </w:r>
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03C74E3F" w14:textId="0ECCA698" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5250,51 +5243,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38973045" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B239A17" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -5534,58 +5527,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C007957" w14:textId="2A052ED8" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>laima.zeringiene</w:t>
               </w:r>
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="793BC662" w14:textId="73A09E98" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6317,51 +6310,51 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="614E8981" w14:textId="656D0F0B" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C76D5CC" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="1C88C256" w14:textId="65F4C2C2" w:rsidTr="00F97892">
@@ -8066,51 +8059,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
       <w:r w:rsidRPr="003750BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003750BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14516" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2969"/>
         <w:gridCol w:w="3528"/>
         <w:gridCol w:w="3988"/>
         <w:gridCol w:w="4031"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F97892" w:rsidRPr="00F97892" w14:paraId="4257CC5E" w14:textId="77777777" w:rsidTr="00F97892">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B5494"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0689A299" w14:textId="77777777" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00B66081">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8840,59 +8833,59 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46A31144" w14:textId="41A19545" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="en-US" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>jurgita.borusiene</w:t>
               </w:r>
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78DA39FE" w14:textId="52A5B377" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9138,59 +9131,59 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05A73894" w14:textId="5187918E" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="en-US" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>jurgita.borusiene</w:t>
               </w:r>
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaitas"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B323C9C" w14:textId="62F4A156" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9341,118 +9334,118 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="101D07BA" w14:textId="7228E1B5" w:rsidR="008D2A7F" w:rsidRPr="008D2A7F" w:rsidRDefault="008D2A7F" w:rsidP="008D2A7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55FB73E9" w14:textId="77777777" w:rsidR="009E0667" w:rsidRDefault="009E0667"/>
     <w:sectPr w:rsidR="009E0667" w:rsidSect="00D72555">
       <w:headerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:w="16817" w:h="11901" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1622" w:header="210" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24BB1A84" w14:textId="77777777" w:rsidR="0087130B" w:rsidRDefault="0087130B" w:rsidP="00F97892">
+    <w:p w14:paraId="4F875393" w14:textId="77777777" w:rsidR="00A57F3F" w:rsidRDefault="00A57F3F" w:rsidP="00F97892">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BCBD284" w14:textId="77777777" w:rsidR="0087130B" w:rsidRDefault="0087130B" w:rsidP="00F97892">
+    <w:p w14:paraId="693C34E0" w14:textId="77777777" w:rsidR="00A57F3F" w:rsidRDefault="00A57F3F" w:rsidP="00F97892">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48C3A20E" w14:textId="77777777" w:rsidR="0087130B" w:rsidRDefault="0087130B" w:rsidP="00F97892">
+    <w:p w14:paraId="5A1D0ADE" w14:textId="77777777" w:rsidR="00A57F3F" w:rsidRDefault="00A57F3F" w:rsidP="00F97892">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16178DC3" w14:textId="77777777" w:rsidR="0087130B" w:rsidRDefault="0087130B" w:rsidP="00F97892">
+    <w:p w14:paraId="7ECD5BAD" w14:textId="77777777" w:rsidR="00A57F3F" w:rsidRDefault="00A57F3F" w:rsidP="00F97892">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4675AF5D" w14:textId="3ACE3F84" w:rsidR="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
     <w:pPr>
-      <w:pStyle w:val="Antrats"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://dainai.lt/app/default/assets/images/Daini%C5%B3%20progimnazijos%20logo.png" \* MERGEFORMATINET </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="lt-LT"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BCFBECE" wp14:editId="0F540831">
           <wp:extent cx="771787" cy="776062"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:docPr id="280443590" name="Picture 1" descr="Atributika | Šiaulių Dainų progimnazija"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -9482,128 +9475,133 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="795598" cy="800005"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D2A7F"/>
     <w:rsid w:val="00022FEF"/>
     <w:rsid w:val="000E3100"/>
+    <w:rsid w:val="000F37EF"/>
     <w:rsid w:val="00120E81"/>
     <w:rsid w:val="0017040A"/>
     <w:rsid w:val="001F4B2D"/>
     <w:rsid w:val="00203A11"/>
     <w:rsid w:val="00207507"/>
     <w:rsid w:val="00260281"/>
     <w:rsid w:val="00262126"/>
     <w:rsid w:val="002631B2"/>
+    <w:rsid w:val="002C2B6C"/>
     <w:rsid w:val="00332456"/>
     <w:rsid w:val="00334BFA"/>
     <w:rsid w:val="00345940"/>
+    <w:rsid w:val="00370BF9"/>
     <w:rsid w:val="003750BC"/>
     <w:rsid w:val="003A6137"/>
     <w:rsid w:val="003B3A6D"/>
     <w:rsid w:val="00491323"/>
     <w:rsid w:val="00495DC8"/>
     <w:rsid w:val="004C5E73"/>
     <w:rsid w:val="004F456E"/>
     <w:rsid w:val="004F4FC5"/>
     <w:rsid w:val="00550278"/>
     <w:rsid w:val="0057016A"/>
     <w:rsid w:val="00590358"/>
     <w:rsid w:val="00594556"/>
     <w:rsid w:val="005A0AFD"/>
     <w:rsid w:val="0066313C"/>
     <w:rsid w:val="006678D3"/>
     <w:rsid w:val="00697432"/>
     <w:rsid w:val="006D5116"/>
     <w:rsid w:val="006D65D4"/>
     <w:rsid w:val="006D7D73"/>
     <w:rsid w:val="006E6111"/>
     <w:rsid w:val="00713E14"/>
     <w:rsid w:val="007253C7"/>
     <w:rsid w:val="0076500C"/>
     <w:rsid w:val="00794CC0"/>
     <w:rsid w:val="007C0436"/>
     <w:rsid w:val="008158B2"/>
     <w:rsid w:val="00832C19"/>
     <w:rsid w:val="008330FF"/>
     <w:rsid w:val="00865E75"/>
     <w:rsid w:val="0087052A"/>
     <w:rsid w:val="0087130B"/>
     <w:rsid w:val="0087799E"/>
     <w:rsid w:val="008C05BF"/>
     <w:rsid w:val="008D2A7F"/>
     <w:rsid w:val="008D66AD"/>
     <w:rsid w:val="0090751A"/>
     <w:rsid w:val="00917C2B"/>
     <w:rsid w:val="00970439"/>
     <w:rsid w:val="00997F87"/>
     <w:rsid w:val="009B5268"/>
     <w:rsid w:val="009E0667"/>
     <w:rsid w:val="00A0227C"/>
+    <w:rsid w:val="00A1110F"/>
+    <w:rsid w:val="00A57F3F"/>
     <w:rsid w:val="00A67AEE"/>
     <w:rsid w:val="00A832E0"/>
     <w:rsid w:val="00A8639A"/>
     <w:rsid w:val="00AB4153"/>
     <w:rsid w:val="00B25E85"/>
     <w:rsid w:val="00B325B0"/>
     <w:rsid w:val="00B425B3"/>
     <w:rsid w:val="00B4267E"/>
     <w:rsid w:val="00BC09FD"/>
     <w:rsid w:val="00BE3C27"/>
     <w:rsid w:val="00C672AE"/>
     <w:rsid w:val="00CC2998"/>
     <w:rsid w:val="00D367AB"/>
     <w:rsid w:val="00D72555"/>
     <w:rsid w:val="00D84AAF"/>
     <w:rsid w:val="00E058C3"/>
     <w:rsid w:val="00E204FE"/>
     <w:rsid w:val="00E211DA"/>
     <w:rsid w:val="00E50898"/>
     <w:rsid w:val="00EA5EC8"/>
     <w:rsid w:val="00EC4BB5"/>
     <w:rsid w:val="00EF48E6"/>
     <w:rsid w:val="00F46D7D"/>
     <w:rsid w:val="00F955A2"/>
     <w:rsid w:val="00F97892"/>
@@ -9611,59 +9609,59 @@
     <w:rsid w:val="00FD4F2B"/>
     <w:rsid w:val="00FE5629"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A13359D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EB32336B-EF3B-0D4F-AF53-F13BD173CC3F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10009,282 +10007,282 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Antrat1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="prastasis"/>
-[...1 lines deleted...]
-    <w:link w:val="Antrat1Diagrama"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00550278"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANTRASTE">
     <w:name w:val="ANTRASTE"/>
-    <w:basedOn w:val="Antrat1"/>
+    <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
     <w:rsid w:val="00550278"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="129"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat1Diagrama">
-[...2 lines deleted...]
-    <w:link w:val="Antrat1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00550278"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="lt-LT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="prastasiniatinklio">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="prastasis"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D2A7F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Grietas">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="008D2A7F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaitas">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D2A7F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Antrats">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:link w:val="AntratsDiagrama"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F97892"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
-[...2 lines deleted...]
-    <w:link w:val="Antrats"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F97892"/>
     <w:rPr>
       <w:lang w:val="lt-LT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Porat">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:link w:val="PoratDiagrama"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F97892"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
-[...2 lines deleted...]
-    <w:link w:val="Porat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F97892"/>
     <w:rPr>
       <w:lang w:val="lt-LT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Lentelstinklelis">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="prastojilentel"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F97892"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
-    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F97892"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Neapdorotaspaminjimas1">
     <w:name w:val="Neapdorotas paminėjimas1"/>
-    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B425B3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neapdorotaspaminjimas">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D7D73"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="412119673">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="644747250">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10606,79 +10604,79 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>7934</Words>
-  <Characters>4523</Characters>
+  <Words>1849</Words>
+  <Characters>10545</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
+  <Lines>87</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12433</CharactersWithSpaces>
+  <CharactersWithSpaces>12370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>KRISTINA JUODEIKIENĖ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>