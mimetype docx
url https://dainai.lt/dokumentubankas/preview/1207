--- v1 (2026-05-16)
+++ v2 (2026-06-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3BB004F0" w14:textId="77777777" w:rsidR="008D2A7F" w:rsidRPr="008D2A7F" w:rsidRDefault="008D2A7F" w:rsidP="008D2A7F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D2A7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ŠIAULIŲ DAINŲ PROGIMNAZIJOS DIREKTORĖS ASTOS VAIČIŪNIENĖS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E0740B" w14:textId="77777777" w:rsidR="00F97892" w:rsidRDefault="008D2A7F" w:rsidP="008D2A7F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -283,1133 +283,1668 @@
               </w:rPr>
               <w:t>Kontaktai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B5494"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="789CE388" w14:textId="77777777" w:rsidR="00203A11" w:rsidRPr="00F97892" w:rsidRDefault="00203A11" w:rsidP="009819E0">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Komentaras</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="68695F60" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="4C3A12D6" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA10734" w14:textId="605D438E" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="27083ABA" w14:textId="4FA04750" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2026-04-03</w:t>
+              <w:t>2026-06-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9E22D8" w14:textId="74F58456" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="01C1CB1D" w14:textId="558521C8" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09E2CAB6" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="76873BC7" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33AB80DA" w14:textId="5C875825" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="0299CD56" w14:textId="3D0D37AE" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="557AF081" w14:textId="4F4D6DD7" w:rsidR="002C2B6C" w:rsidRPr="00FC4A48" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
-[...26 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="61671FC1" w14:textId="57224A06" w:rsidR="00EA3708" w:rsidRPr="00FC4A48" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>`</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>dukacinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA3708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA3708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>išvyk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="26A5323C" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="27D57E8F" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8C4A07" w14:textId="3BEF13D8" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="2791DA07" w14:textId="148D10F2" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2026-03-19</w:t>
+              <w:t>2026-06-15–2026-06-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D00BB58" w14:textId="5DD91604" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="2165F548" w14:textId="6537AC01" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2E9268" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="23CE8C50" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="601FFFC6" w14:textId="51B3A2C1" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="5F7F85DC" w14:textId="45E9ACC2" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46A442D8" w14:textId="7377B36E" w:rsidR="002C2B6C" w:rsidRPr="00FC4A48" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3A3F420B" w14:textId="30956432" w:rsidR="00EA3708" w:rsidRPr="00FC4A48" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Komandiruot</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="5FA61379" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="3F883F1B" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78F62DD7" w14:textId="570AEBB5" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="5B84E160" w14:textId="4929F708" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2026-03-12</w:t>
+              <w:t>2026-05-28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17497BA8" w14:textId="59016A6D" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
-[...12 lines deleted...]
-              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+          <w:p w14:paraId="13C6F7D8" w14:textId="69F6C7BE" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="265CB21D" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="3B59BC0F" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79199AE5" w14:textId="4D29C632" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="531ED662" w14:textId="7C9064D6" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                  <w:lang w:eastAsia="en-GB"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
-                <w:t>daiva.usaite@dainai.lt</w:t>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66582C3D" w14:textId="56A546D4" w:rsidR="002C2B6C" w:rsidRPr="00FC4A48" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6113614A" w14:textId="4A795A55" w:rsidR="00EA3708" w:rsidRPr="00FC4A48" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Komandiruot</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="2D9BB168" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="68695F60" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="691A4F00" w14:textId="65D28B46" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="4AA10734" w14:textId="605D438E" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2026-03-06</w:t>
+              <w:t>2026-04-03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="315597C8" w14:textId="0771BD18" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
-[...12 lines deleted...]
-              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+          <w:p w14:paraId="1E9E22D8" w14:textId="74F58456" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="317001EF" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="09E2CAB6" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BAC92E5" w14:textId="3106FADA" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="33AB80DA" w14:textId="5C875825" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                  <w:lang w:eastAsia="en-GB"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
-                <w:t>daiva.usaite@dainai.lt</w:t>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668C40B8" w14:textId="753422C4" w:rsidR="002C2B6C" w:rsidRPr="003A1DE7" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="557AF081" w14:textId="4F4D6DD7" w:rsidR="00EA3708" w:rsidRPr="00FC4A48" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Komandiruot</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="1FB6349C" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="26A5323C" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62B73C41" w14:textId="3FE94107" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="4C8C4A07" w14:textId="3BEF13D8" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2026-02-05–2026-02-06</w:t>
+              <w:t>2026-03-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8F7224" w14:textId="7270700C" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="3D00BB58" w14:textId="5DD91604" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8779A3" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="6C2E9268" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C1A9177" w14:textId="0E525708" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="601FFFC6" w14:textId="51B3A2C1" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="024B5987" w14:textId="07E18834" w:rsidR="002C2B6C" w:rsidRPr="003A1DE7" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
-[...25 lines deleted...]
-              <w:t>s atostogos</w:t>
+          <w:p w14:paraId="46A442D8" w14:textId="7377B36E" w:rsidR="00EA3708" w:rsidRPr="00FC4A48" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="493D497A" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="5FA61379" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44E3D8F2" w14:textId="7DBEF88A" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="78F62DD7" w14:textId="570AEBB5" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2025-11-28</w:t>
+              <w:t>2026-03-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74069334" w14:textId="2251B734" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="17497BA8" w14:textId="59016A6D" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33EDFD1D" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
-[...15 lines deleted...]
-          <w:p w14:paraId="3B4A232F" w14:textId="4C14165B" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="265CB21D" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+370</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79199AE5" w14:textId="4D29C632" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26348E21" w14:textId="39AA6C36" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
-[...5 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="66582C3D" w14:textId="56A546D4" w:rsidR="00EA3708" w:rsidRPr="00FC4A48" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="2D9BB168" w14:textId="77777777" w:rsidTr="009819E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="691A4F00" w14:textId="65D28B46" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
-[...21 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-03-06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="315597C8" w14:textId="0771BD18" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="317001EF" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
-[...48 lines deleted...]
-          <w:p w14:paraId="57973082" w14:textId="4A12887C" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+370</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BAC92E5" w14:textId="3106FADA" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2CD58C" w14:textId="717D7621" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
-[...5 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="668C40B8" w14:textId="753422C4" w:rsidR="00EA3708" w:rsidRPr="003A1DE7" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="1FB6349C" w14:textId="77777777" w:rsidTr="009819E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B73C41" w14:textId="3FE94107" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
-[...3 lines deleted...]
-              <w:t>Kvalifikacijos kėlimas</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-02-05–2026-02-06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8F7224" w14:textId="7270700C" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8779A3" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+370</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1A9177" w14:textId="0E525708" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="024B5987" w14:textId="07E18834" w:rsidR="00EA3708" w:rsidRPr="003A1DE7" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2B6C" w:rsidRPr="00F97892" w14:paraId="70C7BC56" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="493D497A" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F68FCE7" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="44E3D8F2" w14:textId="7DBEF88A" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:t>2025-11-28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74069334" w14:textId="2251B734" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EDFD1D" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B4A232F" w14:textId="4C14165B" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26348E21" w14:textId="39AA6C36" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kvalifikacijos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>kėlimas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="79095265" w14:textId="77777777" w:rsidTr="009819E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A20E7C5" w14:textId="11B5DB03" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2025-10-16–2025-10-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6833C7" w14:textId="39AF4AA5" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C3A15E" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57973082" w14:textId="4A12887C" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2CD58C" w14:textId="717D7621" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kvalifikacijos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>kėlimas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="70C7BC56" w14:textId="77777777" w:rsidTr="009819E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F68FCE7" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2025-09-26–2025-09-26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29BB17EA" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="29BB17EA" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0991385D" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="0991385D" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="232BFEC9" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRPr="00F97892" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
+          <w:p w14:paraId="232BFEC9" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69DA24EE" w14:textId="77777777" w:rsidR="002C2B6C" w:rsidRDefault="002C2B6C" w:rsidP="002C2B6C">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="69DA24EE" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7EEE630A" w14:textId="77777777" w:rsidR="00203A11" w:rsidRDefault="00203A11" w:rsidP="008D2A7F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1508,51 +2043,50 @@
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B5494"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16D20C94" w14:textId="77777777" w:rsidR="003750BC" w:rsidRPr="00F97892" w:rsidRDefault="003750BC" w:rsidP="00821FF0">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Laikotarpis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B5494"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13393FCB" w14:textId="77777777" w:rsidR="003750BC" w:rsidRPr="00F97892" w:rsidRDefault="003750BC" w:rsidP="00821FF0">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1593,62 +2127,64 @@
               </w:rPr>
               <w:t>Kontaktai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B5494"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C9878D6" w14:textId="77777777" w:rsidR="003750BC" w:rsidRPr="00F97892" w:rsidRDefault="003750BC" w:rsidP="00821FF0">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Komentaras</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D5116" w:rsidRPr="00F97892" w14:paraId="191B5815" w14:textId="77777777" w:rsidTr="00821FF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="062698B0" w14:textId="67A81C47" w:rsidR="006D5116" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2025-08-04–2025-08-24</w:t>
             </w:r>
           </w:p>
@@ -1689,84 +2225,86 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E10A569" w14:textId="2DFA09A2" w:rsidR="006D5116" w:rsidRPr="00F97892" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FA6B284" w14:textId="0655190E" w:rsidR="006D5116" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D5116" w:rsidRPr="00F97892" w14:paraId="31D9CBE4" w14:textId="77777777" w:rsidTr="00821FF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60920FAD" w14:textId="7CA2F6B5" w:rsidR="006D5116" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -1816,86 +2354,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15084817" w14:textId="6313FCF8" w:rsidR="006D5116" w:rsidRPr="00F97892" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79C26641" w14:textId="78DB11DF" w:rsidR="006D5116" w:rsidRPr="00F97892" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="20EF49D5" w14:textId="77777777" w:rsidTr="00821FF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="790C26A5" w14:textId="73DC9F78" w:rsidR="006D7D73" w:rsidRDefault="006D5116" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -1945,107 +2485,109 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F0EB8C5" w14:textId="455DD0D9" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="006D5116">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>laima</w:t>
               </w:r>
               <w:r w:rsidRPr="006D5116">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>.z</w:t>
               </w:r>
               <w:r w:rsidRPr="006D5116">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>eringiene</w:t>
               </w:r>
               <w:r w:rsidRPr="006D5116">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22D3584D" w14:textId="12DCBC56" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="63EE8FC8" w14:textId="77777777" w:rsidTr="00821FF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5345F158" w14:textId="4A0CC691" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -2095,85 +2637,87 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="255E0E68" w14:textId="33525EF2" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00FF4C8A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.stone@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="245B76F0" w14:textId="3931E45E" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="2E9B449B" w14:textId="77777777" w:rsidTr="00821FF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="109CF0BA" w14:textId="0F52FBD9" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -2223,86 +2767,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78766479" w14:textId="3FFD2806" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70F97F73" w14:textId="6DF54D7C" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="2DBC015F" w14:textId="77777777" w:rsidTr="00821FF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F994818" w14:textId="487CBF03" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -2352,86 +2898,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55B0ED48" w14:textId="1BDE39C5" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F8BB56D" w14:textId="375B05B8" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="05B0FE7F" w14:textId="77777777" w:rsidTr="00821FF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02501794" w14:textId="70432AFE" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -2467,668 +3015,679 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CC0BF8A" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FC29FAA" w14:textId="69810545" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
-            <w:pPr>
-[...423 lines deleted...]
-          <w:p w14:paraId="443D6988" w14:textId="5AADD69A" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="030655AF" w14:textId="5A0EA56A" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
-[...25 lines deleted...]
-              <w:t>s atostogos</w:t>
+          <w:p w14:paraId="28740358" w14:textId="2100AD1F" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="2EC9341D" w14:textId="77777777" w:rsidTr="00821FF0">
+      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="70821214" w14:textId="77777777" w:rsidTr="00821FF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51CFDADC" w14:textId="74659372" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+          <w:p w14:paraId="1B012C57" w14:textId="3D40F9B7" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024-10-10 </w:t>
+              <w:t xml:space="preserve">2025-03-07 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2024-10-11</w:t>
+              <w:t xml:space="preserve"> 2025-03-07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0C1239" w14:textId="2825E727" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+          <w:p w14:paraId="170ECB37" w14:textId="00B8AFB6" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48397E82" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D96CD01" w14:textId="60B70D34" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4378E8" w14:textId="6982703C" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="6094A9A5" w14:textId="77777777" w:rsidTr="00821FF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9E3B82" w14:textId="0FDCCF5F" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025-02-07 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2025-02-07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="135DA13A" w14:textId="3115C0A7" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8C8AEE" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09FEEDFD" w14:textId="6CBA9224" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FCB411" w14:textId="54D56C66" w:rsidR="006D7D73" w:rsidRPr="00594556" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="2511D4CC" w14:textId="77777777" w:rsidTr="00821FF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B290601" w14:textId="32966465" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">2024-11-06 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2024-11-08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD83386" w14:textId="58C7FF3E" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1112AD18" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+          <w:p w14:paraId="0B97D407" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C9D4CE1" w14:textId="14871A42" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+          <w:p w14:paraId="443D6988" w14:textId="5AADD69A" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
+          <w:p w14:paraId="030655AF" w14:textId="5A0EA56A" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="2EC9341D" w14:textId="77777777" w:rsidTr="00821FF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CFDADC" w14:textId="74659372" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024-10-10 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2024-10-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0C1239" w14:textId="2825E727" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1112AD18" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C9D4CE1" w14:textId="14871A42" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
           <w:p w14:paraId="599B1D8B" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0837CFE6" w14:textId="77777777" w:rsidR="003750BC" w:rsidRDefault="003750BC" w:rsidP="008D2A7F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3209,51 +3768,50 @@
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B5494"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="291F1E1E" w14:textId="4EB22102" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Laikotarpis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B5494"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29D31E85" w14:textId="7F99D853" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3294,62 +3852,64 @@
               </w:rPr>
               <w:t>Kontaktai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B5494"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30E1004E" w14:textId="5263FD03" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F46D7D" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Komentaras</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00713E14" w:rsidRPr="00F97892" w14:paraId="6A6DE924" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19A92E4D" w14:textId="516866AC" w:rsidR="00713E14" w:rsidRDefault="00713E14" w:rsidP="00713E14">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2024-08-05 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
@@ -3404,84 +3964,86 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CC7DD4C" w14:textId="7BB905B7" w:rsidR="00713E14" w:rsidRPr="00F97892" w:rsidRDefault="00713E14" w:rsidP="00713E14">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A81A398" w14:textId="041D458E" w:rsidR="00713E14" w:rsidRPr="00F97892" w:rsidRDefault="00713E14" w:rsidP="00713E14">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="33FD95A3" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1595EBA3" w14:textId="4F595808" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -3545,86 +4107,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73729A1F" w14:textId="3378F940" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E8F8C14" w14:textId="42FED5FB" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="51FF72A4" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EE84190" w14:textId="6406C062" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -3681,2610 +4245,2703 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DE9D504" w14:textId="77777777" w:rsidR="00A8639A" w:rsidRPr="00F97892" w:rsidRDefault="00A8639A" w:rsidP="00A8639A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC50E66" w14:textId="3E9DE8E6" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00A8639A" w:rsidP="00A8639A">
-            <w:pPr>
-[...416 lines deleted...]
-          <w:p w14:paraId="392BDDB9" w14:textId="4597E082" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62E5C8B6" w14:textId="6E8CA720" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0BC65033" w14:textId="0D65B4AC" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="768619F8" w14:textId="77777777" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="7BD0AE4B" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="527174F0" w14:textId="5DABE855" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="226254CD" w14:textId="45DB9DAB" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024-05-09 </w:t>
+              <w:t xml:space="preserve">2024-07-08 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2024-05-09</w:t>
+              <w:t xml:space="preserve"> 2024-07-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65A00BA7" w14:textId="792878CE" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="315BF3FF" w14:textId="153C709B" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50556786" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="4AB8A8B9" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47EBF829" w14:textId="777172D7" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="2FAC47F8" w14:textId="292DA6D0" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="429C055A" w14:textId="3F4EBB0C" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7F51AFC2" w14:textId="3C3D1046" w:rsidR="00B425B3" w:rsidRPr="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Edukacinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>išvyka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="4FE78D7C" w14:textId="77777777" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBADBDD" w14:textId="34ADD81A" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024-07-01 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2024-07-07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E91949C" w14:textId="0C4838A3" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Stonė, pradinio ugdymo skyriaus vedėja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B17ADD" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61FF1117" w14:textId="38C34C39" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>El. p.</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> daiva.stone@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="113F9944" w14:textId="374FFBAD" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="20973F42" w14:textId="77777777" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="2451EB66" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0937054B" w14:textId="7D128FEE" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="07C957FF" w14:textId="4F4F1A04" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024-05-02 </w:t>
+              <w:t xml:space="preserve">2024-06-25 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2024-05-03</w:t>
+              <w:t xml:space="preserve"> 2024-06-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED2C2D9" w14:textId="3689701D" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="52419632" w14:textId="5CD1BE40" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="757C88C5" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="392BDDB9" w14:textId="4597E082" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E5C8B6" w14:textId="6E8CA720" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="768619F8" w14:textId="77777777" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="527174F0" w14:textId="5DABE855" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024-05-09 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2024-05-09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A00BA7" w14:textId="792878CE" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="670BCD28" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="50556786" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1689C5F1" w14:textId="4ACA5CC2" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="47EBF829" w14:textId="777172D7" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7B707D" w14:textId="46FDF01A" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="429C055A" w14:textId="3F4EBB0C" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="29D3D7A0" w14:textId="77777777" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="20973F42" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4998E8" w14:textId="06597DC6" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="0937054B" w14:textId="7D128FEE" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024-01-02 </w:t>
+              <w:t xml:space="preserve">2024-05-02 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2024-01-05</w:t>
+              <w:t xml:space="preserve"> 2024-05-03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7BC663" w14:textId="12FF89DA" w:rsidR="00B425B3" w:rsidRPr="006678D3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...14 lines deleted...]
-              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+          <w:p w14:paraId="1ED2C2D9" w14:textId="3689701D" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70581B47" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="670BCD28" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46769018" w14:textId="7F1B5DA3" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...272 lines deleted...]
-          <w:p w14:paraId="576F8E12" w14:textId="4876220E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="1689C5F1" w14:textId="4ACA5CC2" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAA28F8" w14:textId="30161581" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...5 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="3E7B707D" w14:textId="46FDF01A" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="29D3D7A0" w14:textId="77777777" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4998E8" w14:textId="06597DC6" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
-[...21 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">2024-01-02 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 2023-08-27</w:t>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2024-01-05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04C9AFCF" w14:textId="4A403C11" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2B7BC663" w14:textId="12FF89DA" w:rsidR="00B425B3" w:rsidRPr="006678D3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4D36D0" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="70581B47" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="486A412F" w14:textId="363C8CD9" w:rsidR="00B425B3" w:rsidRPr="00F46D7D" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="46769018" w14:textId="7F1B5DA3" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F538FA0" w14:textId="4BF43F04" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4D82B12D" w14:textId="5CE8BA51" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="101175A5" w14:textId="77777777" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="6882307E" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23908BE0" w14:textId="52253A87" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="195230A4" w14:textId="5DD31E83" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023-08-14 </w:t>
+              <w:t xml:space="preserve">2023-10-30 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2023-08-20</w:t>
+              <w:t xml:space="preserve"> 2023-10-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B52E3EB" w14:textId="4F5BF7AA" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...12 lines deleted...]
-              <w:t>Laima Zeringienė, pagrindinio ugdymo ir pagalbos mokiniui skyriaus vedėja</w:t>
+          <w:p w14:paraId="0120D0FC" w14:textId="066AF137" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="163901DD" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="5D160123" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35FE9C84" w14:textId="24092B3E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="62FDF902" w14:textId="30367D7F" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r w:rsidRPr="00F147DE">
-[...148 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B239A17" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...26 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4446BB09" w14:textId="50BA2A67" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kvalifikacijos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>kėlimas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="5E9D1A45" w14:textId="77777777" w:rsidTr="0021662E">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="33F2A988" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2C1F74" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+          <w:p w14:paraId="328D6267" w14:textId="3E8A166C" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023-07-17 </w:t>
+              <w:t xml:space="preserve">2023-10-12 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2023-07-23</w:t>
+              <w:t xml:space="preserve"> 2023-10-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40BF6D72" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...12 lines deleted...]
-              <w:t>Daiva Stonė, pradinio ugdymo skyriaus vedėja</w:t>
+          <w:p w14:paraId="7504E26E" w14:textId="2210B6CC" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD6931F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="764176C4" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64D6C488" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+          <w:p w14:paraId="576F8E12" w14:textId="4876220E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> daiva.stone@dainai.lt</w:t>
+                <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3E7F0F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6DAA28F8" w14:textId="30161581" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kvalifikacijos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>kėlimas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="33B9C804" w14:textId="77777777" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1771D373" w14:textId="6E4AE501" w:rsidR="00B425B3" w:rsidRPr="00F46D7D" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023-08-21 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2023-08-27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C9AFCF" w14:textId="4A403C11" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4D36D0" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="486A412F" w14:textId="363C8CD9" w:rsidR="00B425B3" w:rsidRPr="00F46D7D" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F538FA0" w14:textId="4BF43F04" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="05369E42" w14:textId="77777777" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="101175A5" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="793B0197" w14:textId="6E340627" w:rsidR="00B425B3" w:rsidRPr="00F46D7D" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="23908BE0" w14:textId="52253A87" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023-07-10 </w:t>
+              <w:t xml:space="preserve">2023-08-14 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2023-07-16</w:t>
+              <w:t xml:space="preserve"> 2023-08-20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67B8EA46" w14:textId="1B8B6239" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="7B52E3EB" w14:textId="4F5BF7AA" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Laima Zeringienė, pagrindinio ugdymo ir pagalbos mokiniui skyriaus vedėja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5534935F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="163901DD" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C007957" w14:textId="2A052ED8" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="35FE9C84" w14:textId="24092B3E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>laima.zeringiene</w:t>
               </w:r>
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="793BC662" w14:textId="73A09E98" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="03C74E3F" w14:textId="0ECCA698" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="50C6E652" w14:textId="77777777" w:rsidTr="0021662E">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="3FDB21B9" w14:textId="77777777" w:rsidTr="0021662E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EEFE857" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="38D14EB8" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023-07-03 </w:t>
+              <w:t xml:space="preserve">2023-08-01 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2023-07-09</w:t>
+              <w:t xml:space="preserve"> 2023-08-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34B135B6" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...12 lines deleted...]
-              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+          <w:p w14:paraId="50C5B44C" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D66545F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="4BA29E14" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29BF7E67" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="38973045" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                  <w:lang w:eastAsia="en-GB"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
-                <w:t>daiva.usaite@dainai.lt</w:t>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3261109B" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1B239A17" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="5BC3F649" w14:textId="42D57771" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="5E9D1A45" w14:textId="77777777" w:rsidTr="0021662E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E9661A" w14:textId="178A090C" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> – 2023-06-06</w:t>
+          <w:p w14:paraId="1D2C1F74" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023-07-17 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2023-07-23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFED155" w14:textId="028C6C4D" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...14 lines deleted...]
-              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+          <w:p w14:paraId="40BF6D72" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Stonė, pradinio ugdymo skyriaus vedėja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="602370E8" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="0AD6931F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DB17435" w14:textId="4AAF5132" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">El. p. </w:t>
+          <w:p w14:paraId="64D6C488" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>El. p.</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:t>daiva.usaite@dainai.lt</w:t>
+                <w:t xml:space="preserve"> daiva.stone@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1254125B" w14:textId="1FF59FD3" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1E3E7F0F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="0BCDECB8" w14:textId="3E50DA8A" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="05369E42" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07CC30FB" w14:textId="42CABEA2" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...14 lines deleted...]
-              <w:t> 2023-05-25 – 2023-05-25</w:t>
+          <w:p w14:paraId="793B0197" w14:textId="6E340627" w:rsidR="00B425B3" w:rsidRPr="00F46D7D" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023-07-10 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2023-07-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7FB439" w14:textId="77003406" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...14 lines deleted...]
-              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+          <w:p w14:paraId="67B8EA46" w14:textId="1B8B6239" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Laima Zeringienė, pagrindinio ugdymo ir pagalbos mokiniui skyriaus vedėja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD8CEF3" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="5534935F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2131BA89" w14:textId="61883B62" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3C007957" w14:textId="2A052ED8" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r w:rsidRPr="00F97892">
+              <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>laima.zeringiene</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F147DE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:color w:val="0000FF"/>
-                  <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:t>daiva.usaite@dainai.lt</w:t>
+                <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDCC3CA" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="793BC662" w14:textId="73A09E98" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="20316EFC" w14:textId="364FE630" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="50C6E652" w14:textId="77777777" w:rsidTr="0021662E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75FF053D" w14:textId="425B0926" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...14 lines deleted...]
-              <w:t> 2023-05-04 – 2023-05-04</w:t>
+          <w:p w14:paraId="5EEFE857" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023-07-03 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2023-07-09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5378F06B" w14:textId="397ADBE2" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="34B135B6" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39524837" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="0D66545F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61AC0B11" w14:textId="24A93B07" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="29BF7E67" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="323E960E" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3261109B" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="3C5C470A" w14:textId="260F7007" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="5BC3F649" w14:textId="42D57771" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="237B6AED" w14:textId="0B4A353E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="37E9661A" w14:textId="178A090C" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t> 2023-04-20 – 2023-04-21</w:t>
+              <w:t> 2023-05-3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 2023-06-06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50C1D479" w14:textId="38E939C1" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="0FFED155" w14:textId="028C6C4D" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66597DB9" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="602370E8" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3700FFA6" w14:textId="12390F88" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="3DB17435" w14:textId="4AAF5132" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
+          <w:p w14:paraId="1254125B" w14:textId="1FF59FD3" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="0BCDECB8" w14:textId="3E50DA8A" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CC30FB" w14:textId="42CABEA2" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 2023-05-25 – 2023-05-25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7FB439" w14:textId="77003406" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD8CEF3" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2131BA89" w14:textId="61883B62" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDCC3CA" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="20316EFC" w14:textId="364FE630" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FF053D" w14:textId="425B0926" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 2023-05-04 – 2023-05-04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5378F06B" w14:textId="397ADBE2" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39524837" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61AC0B11" w14:textId="24A93B07" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="323E960E" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="3C5C470A" w14:textId="260F7007" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="237B6AED" w14:textId="0B4A353E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 2023-04-20 – 2023-04-21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C1D479" w14:textId="38E939C1" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66597DB9" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3700FFA6" w14:textId="12390F88" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
           <w:p w14:paraId="39498752" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="1CFE0F0E" w14:textId="54D93944" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B1E2C44" w14:textId="32158868" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> 2023-02-28 – 2023-02-28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F94FA2F" w14:textId="7F1ED9DD" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
@@ -6307,51 +6964,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="614E8981" w14:textId="656D0F0B" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C76D5CC" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6422,51 +7079,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EB1F820" w14:textId="4B13AB47" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>El. p.</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> daiva.stone@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79E06989" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -6539,51 +7196,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C53441B" w14:textId="56C85937" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D178D9" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -6640,435 +7297,434 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29644309" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F0111E9" w14:textId="066C74AF" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-            <w:pPr>
-[...350 lines deleted...]
-          <w:p w14:paraId="125B892C" w14:textId="256033C5" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
+          <w:p w14:paraId="7F9D0495" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="18A566CE" w14:textId="45C5B72C" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4269AD71" w14:textId="09C50AD6" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 2022-12-12 – 2022-12-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2FB272" w14:textId="673D5C20" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38043428" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FDDBCEC" w14:textId="1451B807" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D10F42A" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="67A6FED5" w14:textId="1E73DFA7" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A01D104" w14:textId="1E0DA1B0" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 2022-10-13 – 2022-10-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BC7305" w14:textId="0C0098CF" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF2F5B3" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72956094" w14:textId="3CC885DB" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E57CED3" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="5CAA2870" w14:textId="69A66797" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B7DDD5" w14:textId="73C3F461" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 2022-09-29 – 2022-09-29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC60FDD" w14:textId="3F831491" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B8C4BC" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="125B892C" w14:textId="256033C5" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
           <w:p w14:paraId="2FE0FE1F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="6390187A" w14:textId="6581C52C" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56986F1C" w14:textId="76AECD60" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -7125,51 +7781,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="550CB532" w14:textId="45C057E8" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>laura.pikeliene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E7627FD" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -7242,51 +7898,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="652A0856" w14:textId="7CEF8F9E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="636CB54F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -7359,51 +8015,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61B2D54A" w14:textId="1CF82A4F" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.stone@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D50C8FA" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -7460,466 +8116,467 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55F88F74" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30B005AB" w14:textId="3BA43772" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-            <w:pPr>
-[...349 lines deleted...]
-          <w:p w14:paraId="3DC5733E" w14:textId="23ABF41B" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
+          <w:p w14:paraId="3B780B76" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="41FC09B6" w14:textId="075C8F94" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8C456A" w14:textId="25EFF63E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2022-05-31 iki 2022-06-03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="594F9CB8" w14:textId="01C67C99" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A6A56A" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E3C14EF" w14:textId="3224B751" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FCCEDA" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="6A5C1097" w14:textId="71982981" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1841B2" w14:textId="459966CE" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2022-04-19 – 2022-04-27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="709D199C" w14:textId="2909D882" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C3CDBD" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55EC6E9B" w14:textId="67B8B5AE" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="757D2F6C" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="5AE2D3E9" w14:textId="5E914249" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F563B75" w14:textId="341ED550" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2022-02-14 iki 2022-02-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A33BC23" w14:textId="1DEA36A1" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3E8CCA" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DC5733E" w14:textId="23ABF41B" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
           <w:p w14:paraId="05A8D4B2" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="2284C21B" w14:textId="38F472E7" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57C18E20" w14:textId="42260DCD" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2A7F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2022-01-25 – 2022-01-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37765863" w14:textId="5717D22C" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
@@ -7942,51 +8599,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5229A3FB" w14:textId="0EE10E50" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14E8D147" w14:textId="2CF1A63B" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -8183,62 +8840,64 @@
               </w:rPr>
               <w:t>Kontaktai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B5494"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30442BF9" w14:textId="77777777" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00B66081">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Pastaba</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F97892" w:rsidRPr="00F97892" w14:paraId="54C23700" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D4814FB" w14:textId="177AE41A" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2A7F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2021-11-03 – 2021-11-04</w:t>
             </w:r>
           </w:p>
@@ -8283,118 +8942,119 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B3FB7E0" w14:textId="1A39BA94" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="767DD786" w14:textId="77777777" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F97892" w:rsidRPr="00F97892" w14:paraId="5ECEA3FD" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39C4D67D" w14:textId="49999BBD" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2A7F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2021-10-13 – 2021-10-29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F654AEE" w14:textId="4C3117DD" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
@@ -8417,51 +9077,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07114044" w14:textId="17056D0B" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BDB1558" w14:textId="463506ED" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -8541,86 +9201,88 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BFA7C1D" w14:textId="6CA688CB" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53785228" w14:textId="55B18115" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F97892" w:rsidRPr="00F97892" w14:paraId="414EDF01" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="478A7941" w14:textId="2BB7F51A" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -8674,86 +9336,88 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66D20A8C" w14:textId="18ACE4A5" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22EB8B61" w14:textId="3BCC3F18" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F97892" w:rsidRPr="00F97892" w14:paraId="66EFC4F3" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00428D6C" w14:textId="3DCDAF9D" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -8830,93 +9494,95 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46A31144" w14:textId="41A19545" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="en-US" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>jurgita.borusiene</w:t>
               </w:r>
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78DA39FE" w14:textId="52A5B377" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F97892" w:rsidRPr="00F97892" w14:paraId="32EF211F" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A298CEB" w14:textId="09FC72D9" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -8972,86 +9638,88 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A1FF5E1" w14:textId="4F4F4072" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07285FC8" w14:textId="3AACB583" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F97892" w:rsidRPr="00F97892" w14:paraId="514C2B60" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73D0AFF9" w14:textId="499634BC" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -9128,93 +9796,95 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05A73894" w14:textId="5187918E" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="en-US" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>jurgita.borusiene</w:t>
               </w:r>
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B323C9C" w14:textId="62F4A156" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F97892" w:rsidRPr="00F97892" w14:paraId="5C0D82A7" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="069FA985" w14:textId="0D5A2B38" w:rsidR="00F97892" w:rsidRPr="008D2A7F" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -9264,185 +9934,187 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A8A8EB4" w14:textId="546D2D97" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="309194FD" w14:textId="31362B80" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="101D07BA" w14:textId="7228E1B5" w:rsidR="008D2A7F" w:rsidRPr="008D2A7F" w:rsidRDefault="008D2A7F" w:rsidP="008D2A7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55FB73E9" w14:textId="77777777" w:rsidR="009E0667" w:rsidRDefault="009E0667"/>
     <w:sectPr w:rsidR="009E0667" w:rsidSect="00D72555">
-      <w:headerReference w:type="default" r:id="rId69"/>
+      <w:headerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:w="16817" w:h="11901" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1622" w:header="210" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F875393" w14:textId="77777777" w:rsidR="00A57F3F" w:rsidRDefault="00A57F3F" w:rsidP="00F97892">
+    <w:p w14:paraId="654D5942" w14:textId="77777777" w:rsidR="0055666F" w:rsidRDefault="0055666F" w:rsidP="00F97892">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="693C34E0" w14:textId="77777777" w:rsidR="00A57F3F" w:rsidRDefault="00A57F3F" w:rsidP="00F97892">
+    <w:p w14:paraId="612B6839" w14:textId="77777777" w:rsidR="0055666F" w:rsidRDefault="0055666F" w:rsidP="00F97892">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A1D0ADE" w14:textId="77777777" w:rsidR="00A57F3F" w:rsidRDefault="00A57F3F" w:rsidP="00F97892">
+    <w:p w14:paraId="011FCAE0" w14:textId="77777777" w:rsidR="0055666F" w:rsidRDefault="0055666F" w:rsidP="00F97892">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ECD5BAD" w14:textId="77777777" w:rsidR="00A57F3F" w:rsidRDefault="00A57F3F" w:rsidP="00F97892">
+    <w:p w14:paraId="69204B62" w14:textId="77777777" w:rsidR="0055666F" w:rsidRDefault="0055666F" w:rsidP="00F97892">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4675AF5D" w14:textId="3ACE3F84" w:rsidR="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://dainai.lt/app/default/assets/images/Daini%C5%B3%20progimnazijos%20logo.png" \* MERGEFORMATINET </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="lt-LT"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BCFBECE" wp14:editId="0F540831">
           <wp:extent cx="771787" cy="776062"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:docPr id="280443590" name="Picture 1" descr="Atributika | Šiaulių Dainų progimnazija"/>
           <wp:cNvGraphicFramePr>
@@ -9475,193 +10147,201 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="795598" cy="800005"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D2A7F"/>
     <w:rsid w:val="00022FEF"/>
     <w:rsid w:val="000E3100"/>
     <w:rsid w:val="000F37EF"/>
     <w:rsid w:val="00120E81"/>
     <w:rsid w:val="0017040A"/>
     <w:rsid w:val="001F4B2D"/>
     <w:rsid w:val="00203A11"/>
     <w:rsid w:val="00207507"/>
     <w:rsid w:val="00260281"/>
     <w:rsid w:val="00262126"/>
     <w:rsid w:val="002631B2"/>
     <w:rsid w:val="002C2B6C"/>
     <w:rsid w:val="00332456"/>
     <w:rsid w:val="00334BFA"/>
     <w:rsid w:val="00345940"/>
     <w:rsid w:val="00370BF9"/>
     <w:rsid w:val="003750BC"/>
     <w:rsid w:val="003A6137"/>
     <w:rsid w:val="003B3A6D"/>
     <w:rsid w:val="00491323"/>
     <w:rsid w:val="00495DC8"/>
     <w:rsid w:val="004C5E73"/>
     <w:rsid w:val="004F456E"/>
     <w:rsid w:val="004F4FC5"/>
     <w:rsid w:val="00550278"/>
+    <w:rsid w:val="0055666F"/>
     <w:rsid w:val="0057016A"/>
     <w:rsid w:val="00590358"/>
     <w:rsid w:val="00594556"/>
     <w:rsid w:val="005A0AFD"/>
     <w:rsid w:val="0066313C"/>
     <w:rsid w:val="006678D3"/>
     <w:rsid w:val="00697432"/>
     <w:rsid w:val="006D5116"/>
     <w:rsid w:val="006D65D4"/>
     <w:rsid w:val="006D7D73"/>
     <w:rsid w:val="006E6111"/>
     <w:rsid w:val="00713E14"/>
     <w:rsid w:val="007253C7"/>
     <w:rsid w:val="0076500C"/>
     <w:rsid w:val="00794CC0"/>
     <w:rsid w:val="007C0436"/>
     <w:rsid w:val="008158B2"/>
     <w:rsid w:val="00832C19"/>
     <w:rsid w:val="008330FF"/>
+    <w:rsid w:val="008452B0"/>
     <w:rsid w:val="00865E75"/>
     <w:rsid w:val="0087052A"/>
     <w:rsid w:val="0087130B"/>
     <w:rsid w:val="0087799E"/>
     <w:rsid w:val="008C05BF"/>
     <w:rsid w:val="008D2A7F"/>
     <w:rsid w:val="008D66AD"/>
     <w:rsid w:val="0090751A"/>
     <w:rsid w:val="00917C2B"/>
     <w:rsid w:val="00970439"/>
     <w:rsid w:val="00997F87"/>
     <w:rsid w:val="009B5268"/>
+    <w:rsid w:val="009C1C6D"/>
     <w:rsid w:val="009E0667"/>
+    <w:rsid w:val="009F2CBA"/>
     <w:rsid w:val="00A0227C"/>
     <w:rsid w:val="00A1110F"/>
     <w:rsid w:val="00A57F3F"/>
     <w:rsid w:val="00A67AEE"/>
     <w:rsid w:val="00A832E0"/>
     <w:rsid w:val="00A8639A"/>
     <w:rsid w:val="00AB4153"/>
     <w:rsid w:val="00B25E85"/>
     <w:rsid w:val="00B325B0"/>
     <w:rsid w:val="00B425B3"/>
     <w:rsid w:val="00B4267E"/>
     <w:rsid w:val="00BC09FD"/>
     <w:rsid w:val="00BE3C27"/>
     <w:rsid w:val="00C672AE"/>
     <w:rsid w:val="00CC2998"/>
     <w:rsid w:val="00D367AB"/>
     <w:rsid w:val="00D72555"/>
     <w:rsid w:val="00D84AAF"/>
+    <w:rsid w:val="00DC3CC0"/>
     <w:rsid w:val="00E058C3"/>
     <w:rsid w:val="00E204FE"/>
     <w:rsid w:val="00E211DA"/>
     <w:rsid w:val="00E50898"/>
+    <w:rsid w:val="00EA241D"/>
+    <w:rsid w:val="00EA3708"/>
     <w:rsid w:val="00EA5EC8"/>
     <w:rsid w:val="00EC4BB5"/>
     <w:rsid w:val="00EF48E6"/>
     <w:rsid w:val="00F46D7D"/>
     <w:rsid w:val="00F955A2"/>
     <w:rsid w:val="00F97892"/>
     <w:rsid w:val="00FB79A4"/>
     <w:rsid w:val="00FD4F2B"/>
     <w:rsid w:val="00FE5629"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A13359D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EB32336B-EF3B-0D4F-AF53-F13BD173CC3F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10238,51 +10918,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B425B3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D7D73"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="412119673">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="644747250">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10300,51 +10980,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="397637166">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laima.zeringiene@dainai.lt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laima.zeringiene@dainai.lt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laima.zeringiene@dainai.lt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.pikeliene@dainai.lt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.stone@dainai.lt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurgita.borusiene@dainai.lt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurgita.borusiene@dainai.lt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rita.karpusenkiene@dainai.lt" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurgita.borusiene@dainai.lt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laima.zeringiene@dainai.lt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rita.karpusenkiene@dainai.lt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laima.zeringiene@dainai.lt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laima.zeringiene@dainai.lt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.pikeliene@dainai.lt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.stone@dainai.lt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurgita.borusiene@dainai.lt" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -10607,76 +11287,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1849</Words>
-  <Characters>10545</Characters>
+  <Words>1934</Words>
+  <Characters>11025</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12370</CharactersWithSpaces>
+  <CharactersWithSpaces>12934</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>KRISTINA JUODEIKIENĖ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>