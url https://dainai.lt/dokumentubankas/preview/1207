--- v2 (2026-06-29)
+++ v3 (2026-07-20)
@@ -300,1631 +300,2576 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Komentaras</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="4C3A12D6" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="2B5306C0" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27083ABA" w14:textId="4FA04750" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...19 lines deleted...]
-              <w:t>22</w:t>
+          <w:p w14:paraId="7866C97C" w14:textId="202D02A5" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-08-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–2026-08-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01C1CB1D" w14:textId="558521C8" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="1A4CA557" w14:textId="1E974A9D" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76873BC7" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="2D1630BE" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0299CD56" w14:textId="3D0D37AE" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="096FC7DC" w14:textId="4758BC58" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61671FC1" w14:textId="57224A06" w:rsidR="00EA3708" w:rsidRPr="00FC4A48" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="205300D1" w14:textId="780BD373" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>dukacinė</w:t>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00EA3708">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="43691EC3" w14:textId="77777777" w:rsidTr="009819E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3569DF74" w14:textId="77D71914" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–2026-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AE3923" w14:textId="77E639F1" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laima </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00EA3708">
-[...15 lines deleted...]
-              <w:t>a</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Zeringienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, pagrindinio ugdymo  ir pagalbos mokiniui skyriaus vedėja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5649C93C" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BD2BEF1" w14:textId="67B9F835" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="006D5116">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>laima</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006D5116">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>.z</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006D5116">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>eringiene</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006D5116">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF40B7B" w14:textId="6473FB4B" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="27D57E8F" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="601F66F4" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2791DA07" w14:textId="148D10F2" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...12 lines deleted...]
-              <w:t>2026-06-15–2026-06-19</w:t>
+          <w:p w14:paraId="32CDF7B5" w14:textId="4C5ED37A" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-07-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–2026-07-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2165F548" w14:textId="6537AC01" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...12 lines deleted...]
-              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+          <w:p w14:paraId="22A49E91" w14:textId="78E209EB" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laima </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Zeringienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, pagrindinio ugdymo  ir pagalbos mokiniui skyriaus vedėja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23CE8C50" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="12A37FCC" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2063E2EA" w14:textId="256A7F84" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="006D5116">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>laima</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006D5116">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>.z</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006D5116">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>eringiene</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006D5116">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3304F45D" w14:textId="01AAAC98" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="6628AF74" w14:textId="77777777" w:rsidTr="009819E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBD904F" w14:textId="73964516" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-07-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–2026-07-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1655EF3C" w14:textId="4FFD7CE5" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daiva </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Ūsaitė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAD383B" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F7F85DC" w14:textId="45E9ACC2" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="79C77DAD" w14:textId="7252FD82" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3F420B" w14:textId="30956432" w:rsidR="00EA3708" w:rsidRPr="00FC4A48" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="752D4E7B" w14:textId="7C27A08E" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FC4A48">
-[...6 lines deleted...]
-              <w:t>Komandiruot</w:t>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FC4A48">
-[...6 lines deleted...]
-              <w:t>ė</w:t>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="3F883F1B" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="7B5D0748" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B84E160" w14:textId="4929F708" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...12 lines deleted...]
-              <w:t>2026-05-28</w:t>
+          <w:p w14:paraId="41DFEF33" w14:textId="02A36399" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–2026-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13C6F7D8" w14:textId="69F6C7BE" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="46E84D3F" w14:textId="47357C6F" w:rsidR="00BD5606" w:rsidRPr="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daiva </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Stonė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, pradinio ugdymo skyriaus vedėja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F38829" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E83BEF" w14:textId="3EBB84EE" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00FF4C8A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.stone@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="605015B1" w14:textId="5071907F" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="4C3A12D6" w14:textId="77777777" w:rsidTr="009819E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27083ABA" w14:textId="4FA04750" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-06-22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C1CB1D" w14:textId="558521C8" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B59BC0F" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="76873BC7" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="531ED662" w14:textId="7C9064D6" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="0299CD56" w14:textId="3D0D37AE" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6113614A" w14:textId="4A795A55" w:rsidR="00EA3708" w:rsidRPr="00FC4A48" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="61671FC1" w14:textId="57224A06" w:rsidR="00BD5606" w:rsidRPr="00FC4A48" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>`</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FC4A48">
-[...6 lines deleted...]
-              <w:t>Komandiruot</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>dukacinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FC4A48">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00EA3708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA3708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>išvyk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="68695F60" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="27D57E8F" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA10734" w14:textId="605D438E" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...12 lines deleted...]
-              <w:t>2026-04-03</w:t>
+          <w:p w14:paraId="2791DA07" w14:textId="148D10F2" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-06-15–2026-06-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9E22D8" w14:textId="74F58456" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...12 lines deleted...]
-              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+          <w:p w14:paraId="2165F548" w14:textId="6537AC01" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09E2CAB6" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="23CE8C50" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33AB80DA" w14:textId="5C875825" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...432 lines deleted...]
-          <w:p w14:paraId="3BAC92E5" w14:textId="3106FADA" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="5F7F85DC" w14:textId="45E9ACC2" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668C40B8" w14:textId="753422C4" w:rsidR="00EA3708" w:rsidRPr="003A1DE7" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="3A3F420B" w14:textId="30956432" w:rsidR="00BD5606" w:rsidRPr="00FC4A48" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Komandiruot</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FC4A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="1FB6349C" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="3F883F1B" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62B73C41" w14:textId="3FE94107" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...12 lines deleted...]
-              <w:t>2026-02-05–2026-02-06</w:t>
+          <w:p w14:paraId="5B84E160" w14:textId="4929F708" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-05-28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8F7224" w14:textId="7270700C" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...12 lines deleted...]
-              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+          <w:p w14:paraId="13C6F7D8" w14:textId="69F6C7BE" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8779A3" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="3B59BC0F" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+370</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C1A9177" w14:textId="0E525708" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="531ED662" w14:textId="7C9064D6" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                  <w:lang w:eastAsia="en-GB"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
-                <w:t>daiva.usaite@dainai.lt</w:t>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="024B5987" w14:textId="07E18834" w:rsidR="00EA3708" w:rsidRPr="003A1DE7" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="6113614A" w14:textId="4A795A55" w:rsidR="00BD5606" w:rsidRPr="00FC4A48" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A1DE7">
-[...6 lines deleted...]
-              <w:t>Kasmetinė</w:t>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A1DE7">
-[...6 lines deleted...]
-              <w:t>s atostogos</w:t>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="493D497A" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="68695F60" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44E3D8F2" w14:textId="7DBEF88A" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...12 lines deleted...]
-              <w:t>2025-11-28</w:t>
+          <w:p w14:paraId="4AA10734" w14:textId="605D438E" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-04-03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74069334" w14:textId="2251B734" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...12 lines deleted...]
-              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+          <w:p w14:paraId="1E9E22D8" w14:textId="74F58456" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33EDFD1D" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...15 lines deleted...]
-          <w:p w14:paraId="3B4A232F" w14:textId="4C14165B" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="09E2CAB6" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+370</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33AB80DA" w14:textId="5C875825" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                  <w:lang w:eastAsia="en-GB"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
-                <w:t>daiva.usaite@dainai.lt</w:t>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26348E21" w14:textId="39AA6C36" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="557AF081" w14:textId="4F4D6DD7" w:rsidR="00BD5606" w:rsidRPr="00FC4A48" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Kvalifikacijos</w:t>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...18 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="79095265" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="26A5323C" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A20E7C5" w14:textId="11B5DB03" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...12 lines deleted...]
-              <w:t>2025-10-16–2025-10-17</w:t>
+          <w:p w14:paraId="4C8C4A07" w14:textId="3BEF13D8" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2026-03-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6833C7" w14:textId="39AF4AA5" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="3D00BB58" w14:textId="5DD91604" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76C3A15E" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...15 lines deleted...]
-          <w:p w14:paraId="57973082" w14:textId="4A12887C" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="6C2E9268" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+370</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="601FFFC6" w14:textId="51B3A2C1" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2CD58C" w14:textId="717D7621" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="46A442D8" w14:textId="7377B36E" w:rsidR="00BD5606" w:rsidRPr="00FC4A48" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="5FA61379" w14:textId="77777777" w:rsidTr="009819E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F62DD7" w14:textId="570AEBB5" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-03-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17497BA8" w14:textId="59016A6D" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="265CB21D" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+370</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79199AE5" w14:textId="4D29C632" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66582C3D" w14:textId="56A546D4" w:rsidR="00BD5606" w:rsidRPr="00FC4A48" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="2D9BB168" w14:textId="77777777" w:rsidTr="009819E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="691A4F00" w14:textId="65D28B46" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-03-06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="315597C8" w14:textId="0771BD18" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="317001EF" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+370</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BAC92E5" w14:textId="3106FADA" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="668C40B8" w14:textId="753422C4" w:rsidR="00BD5606" w:rsidRPr="003A1DE7" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FC4A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="1FB6349C" w14:textId="77777777" w:rsidTr="00BD5606">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B73C41" w14:textId="3FE94107" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026-02-05–2026-02-06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8F7224" w14:textId="7270700C" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8779A3" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>+370</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1A9177" w14:textId="0E525708" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="024B5987" w14:textId="07E18834" w:rsidR="00BD5606" w:rsidRPr="003A1DE7" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="493D497A" w14:textId="77777777" w:rsidTr="009819E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E3D8F2" w14:textId="7DBEF88A" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2025-11-28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74069334" w14:textId="2251B734" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EDFD1D" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B4A232F" w14:textId="4C14165B" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26348E21" w14:textId="39AA6C36" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kvalifikacijos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>kėlimas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA3708" w:rsidRPr="00F97892" w14:paraId="70C7BC56" w14:textId="77777777" w:rsidTr="009819E0">
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="79095265" w14:textId="77777777" w:rsidTr="009819E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F68FCE7" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="0A20E7C5" w14:textId="11B5DB03" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2025-10-16–2025-10-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6833C7" w14:textId="39AF4AA5" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C3A15E" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57973082" w14:textId="4A12887C" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2CD58C" w14:textId="717D7621" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kvalifikacijos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>kėlimas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5606" w:rsidRPr="00F97892" w14:paraId="70C7BC56" w14:textId="77777777" w:rsidTr="009819E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F68FCE7" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
               <w:t>2025-09-26–2025-09-26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29BB17EA" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="29BB17EA" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0991385D" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="0991385D" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="232BFEC9" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRPr="00F97892" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="232BFEC9" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRPr="00F97892" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69DA24EE" w14:textId="77777777" w:rsidR="00EA3708" w:rsidRDefault="00EA3708" w:rsidP="00EA3708">
+          <w:p w14:paraId="69DA24EE" w14:textId="77777777" w:rsidR="00BD5606" w:rsidRDefault="00BD5606" w:rsidP="00BD5606">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A1DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
@@ -2225,51 +3170,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E10A569" w14:textId="2DFA09A2" w:rsidR="006D5116" w:rsidRPr="00F97892" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FA6B284" w14:textId="0655190E" w:rsidR="006D5116" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
@@ -2340,1188 +3285,1198 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C9B0B78" w14:textId="77777777" w:rsidR="006D5116" w:rsidRPr="00F97892" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15084817" w14:textId="6313FCF8" w:rsidR="006D5116" w:rsidRPr="00F97892" w:rsidRDefault="006D5116" w:rsidP="006D5116">
-            <w:pPr>
-[...673 lines deleted...]
-          <w:p w14:paraId="3FC29FAA" w14:textId="69810545" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28740358" w14:textId="2100AD1F" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+          <w:p w14:paraId="79C26641" w14:textId="78DB11DF" w:rsidR="006D5116" w:rsidRPr="00F97892" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Komandiruot</w:t>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>ė</w:t>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="70821214" w14:textId="77777777" w:rsidTr="00821FF0">
+      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="20EF49D5" w14:textId="77777777" w:rsidTr="00821FF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B012C57" w14:textId="3D40F9B7" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 2025-03-07</w:t>
+          <w:p w14:paraId="790C26A5" w14:textId="73DC9F78" w:rsidR="006D7D73" w:rsidRDefault="006D5116" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2025-07-14–2025-07-20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="170ECB37" w14:textId="00B8AFB6" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
-[...12 lines deleted...]
-              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+          <w:p w14:paraId="62338F56" w14:textId="5AF52078" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D5116" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Laima Zeringienė, pagrindinio ugdymo  ir pagalbos mokiniui skyriaus vedėja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48397E82" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+          <w:p w14:paraId="782E4483" w14:textId="77777777" w:rsidR="006D5116" w:rsidRPr="00F97892" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D96CD01" w14:textId="60B70D34" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+          <w:p w14:paraId="6F0EB8C5" w14:textId="455DD0D9" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D5116" w:rsidP="006D5116">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>HYPERLINK "mailto:laima.zeringiene@dainai.lt"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006D5116">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>laima</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D5116">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D5116">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>eringiene</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D5116">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>@dainai.lt</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D3584D" w14:textId="12DCBC56" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="63EE8FC8" w14:textId="77777777" w:rsidTr="00821FF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5345F158" w14:textId="4A0CC691" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2025-07-07–2025-07-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D489A8E" w14:textId="4A12CE73" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Stonė, pradinio ugdymo skyriaus vedėja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB456BC" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="255E0E68" w14:textId="33525EF2" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidRPr="00F97892">
+              <w:r w:rsidRPr="00FF4C8A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+                <w:t>daiva.stone@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4378E8" w14:textId="6982703C" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+          <w:p w14:paraId="245B76F0" w14:textId="3931E45E" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Komandiruot</w:t>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>ė</w:t>
+            <w:r w:rsidRPr="003A1DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="6094A9A5" w14:textId="77777777" w:rsidTr="00821FF0">
+      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="2E9B449B" w14:textId="77777777" w:rsidTr="00821FF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9E3B82" w14:textId="0FDCCF5F" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 2025-02-07</w:t>
+          <w:p w14:paraId="109CF0BA" w14:textId="0F52FBD9" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2025-07-01–2025-07-06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="135DA13A" w14:textId="3115C0A7" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
-[...12 lines deleted...]
-              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+          <w:p w14:paraId="6FCBCCA2" w14:textId="7D946954" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8C8AEE" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+          <w:p w14:paraId="4199AFE1" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09FEEDFD" w14:textId="6CBA9224" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+          <w:p w14:paraId="78766479" w14:textId="3FFD2806" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+                <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13FCB411" w14:textId="54D56C66" w:rsidR="006D7D73" w:rsidRPr="00594556" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+          <w:p w14:paraId="70F97F73" w14:textId="6DF54D7C" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Komandiruot</w:t>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>ė</w:t>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="2511D4CC" w14:textId="77777777" w:rsidTr="00821FF0">
+      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="2DBC015F" w14:textId="77777777" w:rsidTr="00821FF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B290601" w14:textId="32966465" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> 2024-11-08</w:t>
+          <w:p w14:paraId="5F994818" w14:textId="487CBF03" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2025-05-30 – 2025-05-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD83386" w14:textId="58C7FF3E" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+          <w:p w14:paraId="166FAF9E" w14:textId="74B8ADE7" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B97D407" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+          <w:p w14:paraId="6BF4729F" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="443D6988" w14:textId="5AADD69A" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+          <w:p w14:paraId="55B0ED48" w14:textId="1BDE39C5" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
+          <w:p w14:paraId="7F8BB56D" w14:textId="375B05B8" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="05B0FE7F" w14:textId="77777777" w:rsidTr="00821FF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02501794" w14:textId="70432AFE" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2025-04-16 – 2025-04-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A54130" w14:textId="492648B9" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC0BF8A" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FC29FAA" w14:textId="69810545" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28740358" w14:textId="2100AD1F" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="70821214" w14:textId="77777777" w:rsidTr="00821FF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B012C57" w14:textId="3D40F9B7" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025-03-07 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2025-03-07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="170ECB37" w14:textId="00B8AFB6" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48397E82" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D96CD01" w14:textId="60B70D34" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4378E8" w14:textId="6982703C" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="6094A9A5" w14:textId="77777777" w:rsidTr="00821FF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9E3B82" w14:textId="0FDCCF5F" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025-02-07 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2025-02-07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="135DA13A" w14:textId="3115C0A7" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8C8AEE" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09FEEDFD" w14:textId="6CBA9224" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FCB411" w14:textId="54D56C66" w:rsidR="006D7D73" w:rsidRPr="00594556" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Komandiruot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7D73" w:rsidRPr="00F97892" w14:paraId="2511D4CC" w14:textId="77777777" w:rsidTr="00821FF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B290601" w14:textId="32966465" w:rsidR="006D7D73" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024-11-06 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2024-11-08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD83386" w14:textId="58C7FF3E" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B97D407" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="443D6988" w14:textId="5AADD69A" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
           <w:p w14:paraId="030655AF" w14:textId="5A0EA56A" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -3606,51 +4561,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C9D4CE1" w14:textId="14871A42" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="599B1D8B" w14:textId="77777777" w:rsidR="006D7D73" w:rsidRPr="00F97892" w:rsidRDefault="006D7D73" w:rsidP="006D7D73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -3964,51 +4919,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CC7DD4C" w14:textId="7BB905B7" w:rsidR="00713E14" w:rsidRPr="00F97892" w:rsidRDefault="00713E14" w:rsidP="00713E14">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A81A398" w14:textId="041D458E" w:rsidR="00713E14" w:rsidRPr="00F97892" w:rsidRDefault="00713E14" w:rsidP="00713E14">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
@@ -4107,51 +5062,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73729A1F" w14:textId="3378F940" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E8F8C14" w14:textId="42FED5FB" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -4176,50 +5131,51 @@
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="51FF72A4" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EE84190" w14:textId="6406C062" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2024-07-22 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2024-07-2</w:t>
             </w:r>
             <w:r w:rsidR="00A8639A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4259,51 +5215,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC50E66" w14:textId="3E9DE8E6" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00A8639A" w:rsidP="00A8639A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BC65033" w14:textId="0D65B4AC" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
@@ -4388,1269 +5344,1268 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AB8A8B9" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FAC47F8" w14:textId="292DA6D0" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-            <w:pPr>
-[...587 lines deleted...]
-          <w:p w14:paraId="1689C5F1" w14:textId="4ACA5CC2" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7B707D" w14:textId="46FDF01A" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...6 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w:p w14:paraId="7F51AFC2" w14:textId="3C3D1046" w:rsidR="00B425B3" w:rsidRPr="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F97892">
-[...6 lines deleted...]
-              <w:t>Kasmetinė</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Edukacinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F97892">
-[...7 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>išvyka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="29D3D7A0" w14:textId="77777777" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="4FE78D7C" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4998E8" w14:textId="06597DC6" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024-01-02 </w:t>
+          <w:p w14:paraId="6FBADBDD" w14:textId="34ADD81A" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024-07-01 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2024-01-05</w:t>
+              <w:t xml:space="preserve"> 2024-07-07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7BC663" w14:textId="12FF89DA" w:rsidR="00B425B3" w:rsidRPr="006678D3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...14 lines deleted...]
-              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+          <w:p w14:paraId="6E91949C" w14:textId="0C4838A3" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Stonė, pradinio ugdymo skyriaus vedėja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70581B47" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="49B17ADD" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46769018" w14:textId="7F1B5DA3" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">El. p. </w:t>
+          <w:p w14:paraId="61FF1117" w14:textId="38C34C39" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>El. p.</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+                <w:t xml:space="preserve"> daiva.stone@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D82B12D" w14:textId="5CE8BA51" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="113F9944" w14:textId="374FFBAD" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="6882307E" w14:textId="77777777" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="2451EB66" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="195230A4" w14:textId="5DD31E83" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">2023-10-30 </w:t>
+          <w:p w14:paraId="07C957FF" w14:textId="4F4F1A04" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024-06-25 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2023-10-31</w:t>
+              <w:t xml:space="preserve"> 2024-06-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0120D0FC" w14:textId="066AF137" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="52419632" w14:textId="5CD1BE40" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D160123" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="757C88C5" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62FDF902" w14:textId="30367D7F" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="392BDDB9" w14:textId="4597E082" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4446BB09" w14:textId="50BA2A67" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="62E5C8B6" w14:textId="6E8CA720" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Kvalifikacijos</w:t>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...18 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="33F2A988" w14:textId="77777777" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="768619F8" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="328D6267" w14:textId="3E8A166C" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">2023-10-12 </w:t>
+          <w:p w14:paraId="527174F0" w14:textId="5DABE855" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024-05-09 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2023-10-12</w:t>
+              <w:t xml:space="preserve"> 2024-05-09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7504E26E" w14:textId="2210B6CC" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="65A00BA7" w14:textId="792878CE" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="764176C4" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="50556786" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="576F8E12" w14:textId="4876220E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="47EBF829" w14:textId="777172D7" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAA28F8" w14:textId="30161581" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="429C055A" w14:textId="3F4EBB0C" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Kvalifikacijos</w:t>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="20973F42" w14:textId="77777777" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0937054B" w14:textId="7D128FEE" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024-05-02 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2024-05-03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED2C2D9" w14:textId="3689701D" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="670BCD28" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1689C5F1" w14:textId="4ACA5CC2" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7B707D" w14:textId="46FDF01A" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>kėlimas</w:t>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="33B9C804" w14:textId="77777777" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="29D3D7A0" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1771D373" w14:textId="6E4AE501" w:rsidR="00B425B3" w:rsidRPr="00F46D7D" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">2023-08-21 </w:t>
+          <w:p w14:paraId="1D4998E8" w14:textId="06597DC6" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024-01-02 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2023-08-27</w:t>
+              <w:t xml:space="preserve"> 2024-01-05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04C9AFCF" w14:textId="4A403C11" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2B7BC663" w14:textId="12FF89DA" w:rsidR="00B425B3" w:rsidRPr="006678D3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4D36D0" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="70581B47" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="486A412F" w14:textId="363C8CD9" w:rsidR="00B425B3" w:rsidRPr="00F46D7D" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="46769018" w14:textId="7F1B5DA3" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
+          <w:p w14:paraId="4D82B12D" w14:textId="5CE8BA51" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="6882307E" w14:textId="77777777" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="195230A4" w14:textId="5DD31E83" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023-10-30 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2023-10-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0120D0FC" w14:textId="066AF137" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D160123" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62FDF902" w14:textId="30367D7F" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4446BB09" w14:textId="50BA2A67" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kvalifikacijos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>kėlimas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="33F2A988" w14:textId="77777777" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="328D6267" w14:textId="3E8A166C" w:rsidR="00B425B3" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023-10-12 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2023-10-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7504E26E" w14:textId="2210B6CC" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="764176C4" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="576F8E12" w14:textId="4876220E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAA28F8" w14:textId="30161581" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kvalifikacijos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>kėlimas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="33B9C804" w14:textId="77777777" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1771D373" w14:textId="6E4AE501" w:rsidR="00B425B3" w:rsidRPr="00F46D7D" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023-08-21 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2023-08-27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C9AFCF" w14:textId="4A403C11" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4D36D0" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="486A412F" w14:textId="363C8CD9" w:rsidR="00B425B3" w:rsidRPr="00F46D7D" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
           <w:p w14:paraId="2F538FA0" w14:textId="4BF43F04" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kasmetinė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -5735,51 +6690,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35FE9C84" w14:textId="24092B3E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>laima.zeringiene</w:t>
               </w:r>
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03C74E3F" w14:textId="0ECCA698" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -5886,51 +6841,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38973045" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B239A17" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
@@ -6029,51 +6984,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64D6C488" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>El. p.</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> daiva.stone@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E3E7F0F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -6098,50 +7053,51 @@
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="05369E42" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="793B0197" w14:textId="6E340627" w:rsidR="00B425B3" w:rsidRPr="00F46D7D" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2023-07-10 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2023-07-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67B8EA46" w14:textId="1B8B6239" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
@@ -6174,51 +7130,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C007957" w14:textId="2A052ED8" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>laima.zeringiene</w:t>
               </w:r>
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="793BC662" w14:textId="73A09E98" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -6325,2258 +7281,2257 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29BF7E67" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...520 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39498752" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3261109B" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="1CFE0F0E" w14:textId="54D93944" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="5BC3F649" w14:textId="42D57771" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1E2C44" w14:textId="32158868" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="37E9661A" w14:textId="178A090C" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t> 2023-02-28 – 2023-02-28</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 2023-05-3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 2023-06-06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F94FA2F" w14:textId="7F1ED9DD" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="0FFED155" w14:textId="028C6C4D" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D98FC8D" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="602370E8" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="614E8981" w14:textId="656D0F0B" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="3DB17435" w14:textId="4AAF5132" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+                <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C76D5CC" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1254125B" w14:textId="1FF59FD3" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kasmetinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s atostogos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="1C88C256" w14:textId="65F4C2C2" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="0BCDECB8" w14:textId="3E50DA8A" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="599442DB" w14:textId="793A0FC9" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="07CC30FB" w14:textId="42CABEA2" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t> 2023-02-17 – 2022-02-17</w:t>
+              <w:t> 2023-05-25 – 2023-05-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27D5C34C" w14:textId="437C8D94" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="3F7FB439" w14:textId="77003406" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Daiva Stonė, pradinio ugdymo skyriaus vedėja</w:t>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C502E79" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="5DD8CEF3" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EB1F820" w14:textId="4B13AB47" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="2131BA89" w14:textId="61883B62" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>El. p.</w:t>
+              <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> daiva.stone@dainai.lt</w:t>
+                <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79E06989" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="3EDCC3CA" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="31688CD6" w14:textId="313D9D8A" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="20316EFC" w14:textId="364FE630" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4594277F" w14:textId="4C9E9C08" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="75FF053D" w14:textId="425B0926" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t> 2023-02-14 – 2022-02-15</w:t>
+              <w:t> 2023-05-04 – 2023-05-04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBC0D33" w14:textId="7BD4C58E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="5378F06B" w14:textId="397ADBE2" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CABD2F2" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="39524837" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C53441B" w14:textId="56C85937" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="61AC0B11" w14:textId="24A93B07" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+                <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23D178D9" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="323E960E" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="3718E1C0" w14:textId="3615DBC6" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="3C5C470A" w14:textId="260F7007" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5535C8DA" w14:textId="5F1381DF" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="237B6AED" w14:textId="0B4A353E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t> 2023-02-10 – 2022-02-10</w:t>
+              <w:t> 2023-04-20 – 2023-04-21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6724F2" w14:textId="0A6A41A0" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="50C1D479" w14:textId="38E939C1" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29644309" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="66597DB9" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F0111E9" w14:textId="066C74AF" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="3700FFA6" w14:textId="12390F88" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9D0495" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="39498752" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="18A566CE" w14:textId="45C5B72C" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="1CFE0F0E" w14:textId="54D93944" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4269AD71" w14:textId="09C50AD6" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="3B1E2C44" w14:textId="32158868" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t> 2022-12-12 – 2022-12-13</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> 2023-02-28 – 2023-02-28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2FB272" w14:textId="673D5C20" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="0F94FA2F" w14:textId="7F1ED9DD" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38043428" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="5D98FC8D" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FDDBCEC" w14:textId="1451B807" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="614E8981" w14:textId="656D0F0B" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C76D5CC" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="1C88C256" w14:textId="65F4C2C2" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="599442DB" w14:textId="793A0FC9" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 2023-02-17 – 2022-02-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D5C34C" w14:textId="437C8D94" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Stonė, pradinio ugdymo skyriaus vedėja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C502E79" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB1F820" w14:textId="4B13AB47" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>El. p.</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> daiva.stone@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E06989" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="31688CD6" w14:textId="313D9D8A" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4594277F" w14:textId="4C9E9C08" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 2023-02-14 – 2022-02-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBC0D33" w14:textId="7BD4C58E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CABD2F2" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C53441B" w14:textId="56C85937" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D178D9" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="3718E1C0" w14:textId="3615DBC6" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5535C8DA" w14:textId="5F1381DF" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 2023-02-10 – 2022-02-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6724F2" w14:textId="0A6A41A0" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29644309" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F0111E9" w14:textId="066C74AF" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D10F42A" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="7F9D0495" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="67A6FED5" w14:textId="1E73DFA7" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="18A566CE" w14:textId="45C5B72C" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A01D104" w14:textId="1E0DA1B0" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="4269AD71" w14:textId="09C50AD6" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t> 2022-10-13 – 2022-10-14</w:t>
+              <w:t> 2022-12-12 – 2022-12-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62BC7305" w14:textId="0C0098CF" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="6B2FB272" w14:textId="673D5C20" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF2F5B3" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="38043428" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72956094" w14:textId="3CC885DB" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="1FDDBCEC" w14:textId="1451B807" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E57CED3" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="4D10F42A" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="5CAA2870" w14:textId="69A66797" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="67A6FED5" w14:textId="1E73DFA7" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39B7DDD5" w14:textId="73C3F461" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="6A01D104" w14:textId="1E0DA1B0" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t> 2022-09-29 – 2022-09-29</w:t>
+              <w:t> 2022-10-13 – 2022-10-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC60FDD" w14:textId="3F831491" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="62BC7305" w14:textId="0C0098CF" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22B8C4BC" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="0DF2F5B3" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="125B892C" w14:textId="256033C5" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="72956094" w14:textId="3CC885DB" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE0FE1F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="5E57CED3" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="6390187A" w14:textId="6581C52C" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="5CAA2870" w14:textId="69A66797" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56986F1C" w14:textId="76AECD60" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="39B7DDD5" w14:textId="73C3F461" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2022-08-18 – 2022-08-21</w:t>
+              <w:t> 2022-09-29 – 2022-09-29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30EB7C4F" w14:textId="2B09E0A6" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="5DC60FDD" w14:textId="3F831491" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Laura Pikelienė, neformaliojo švietimo organizatorė</w:t>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34FC150D" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="22B8C4BC" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="550CB532" w14:textId="45C057E8" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
-[...350 lines deleted...]
-          <w:p w14:paraId="30B005AB" w14:textId="3BA43772" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="125B892C" w14:textId="256033C5" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B780B76" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="2FE0FE1F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="41FC09B6" w14:textId="075C8F94" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="6390187A" w14:textId="6581C52C" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8C456A" w14:textId="25EFF63E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="56986F1C" w14:textId="76AECD60" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2022-05-31 iki 2022-06-03</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>2022-08-18 – 2022-08-21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="594F9CB8" w14:textId="01C67C99" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="30EB7C4F" w14:textId="2B09E0A6" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+              <w:t>Laura Pikelienė, neformaliojo švietimo organizatorė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36A6A56A" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="34FC150D" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E3C14EF" w14:textId="3224B751" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="550CB532" w14:textId="45C057E8" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>laura.pikeliene@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7627FD" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="188EAEE6" w14:textId="55E8EA2D" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D423BEE" w14:textId="7EF9445B" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2022-08-01 – 2022-08-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21020296" w14:textId="3BC05889" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kristina Kondrotienė, direktoriaus pavaduotoja ūkiui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1154D0" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="652A0856" w14:textId="7CEF8F9E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>kristina.kondrotiene@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="636CB54F" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="24AD6A27" w14:textId="5C74864B" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA2BD42" w14:textId="0D659B5C" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2022-07-18 – 2022-07-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70435222" w14:textId="0E05CEC0" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Stonė, pradinio ugdymo skyriaus vedėja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD94351" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B2D54A" w14:textId="1CF82A4F" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.stone@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D50C8FA" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="6BD62D83" w14:textId="1F3B27F1" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A27B807" w14:textId="777BCECB" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2022-06-27 – 2022-07-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CBACC6" w14:textId="63B9477E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F88F74" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B005AB" w14:textId="3BA43772" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04FCCEDA" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="3B780B76" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="6A5C1097" w14:textId="71982981" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="41FC09B6" w14:textId="075C8F94" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1841B2" w14:textId="459966CE" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="0D8C456A" w14:textId="25EFF63E" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2022-04-19 – 2022-04-27</w:t>
+              <w:t>2022-05-31 iki 2022-06-03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="709D199C" w14:textId="2909D882" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="594F9CB8" w14:textId="01C67C99" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79C3CDBD" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="36A6A56A" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55EC6E9B" w14:textId="67B8B5AE" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="5E3C14EF" w14:textId="3224B751" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="757D2F6C" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="04FCCEDA" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="5AE2D3E9" w14:textId="5E914249" w:rsidTr="00F97892">
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="6A5C1097" w14:textId="71982981" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F563B75" w14:textId="341ED550" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="4F1841B2" w14:textId="459966CE" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2022-02-14 iki 2022-02-18</w:t>
+              <w:t>2022-04-19 – 2022-04-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A33BC23" w14:textId="1DEA36A1" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="709D199C" w14:textId="2909D882" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3E8CCA" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="79C3CDBD" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DC5733E" w14:textId="23ABF41B" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+          <w:p w14:paraId="55EC6E9B" w14:textId="67B8B5AE" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
+          <w:p w14:paraId="757D2F6C" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="5AE2D3E9" w14:textId="5E914249" w:rsidTr="00F97892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F563B75" w14:textId="341ED550" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2022-02-14 iki 2022-02-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A33BC23" w14:textId="1DEA36A1" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3E8CCA" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tel. (8 41) 55 27 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DC5733E" w14:textId="23ABF41B" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97892">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r w:rsidRPr="00F97892">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>daiva.usaite@dainai.lt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+          </w:tcPr>
           <w:p w14:paraId="05A8D4B2" w14:textId="77777777" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B425B3" w:rsidRPr="00F97892" w14:paraId="2284C21B" w14:textId="38F472E7" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57C18E20" w14:textId="42260DCD" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2A7F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2022-01-25 – 2022-01-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37765863" w14:textId="5717D22C" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
@@ -8599,51 +9554,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5229A3FB" w14:textId="0EE10E50" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14E8D147" w14:textId="2CF1A63B" w:rsidR="00B425B3" w:rsidRPr="00F97892" w:rsidRDefault="00B425B3" w:rsidP="00B425B3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -8942,51 +9897,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B3FB7E0" w14:textId="1A39BA94" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="767DD786" w14:textId="77777777" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -9077,51 +10032,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07114044" w14:textId="17056D0B" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BDB1558" w14:textId="463506ED" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -9201,51 +10156,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BFA7C1D" w14:textId="6CA688CB" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53785228" w14:textId="55B18115" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -9270,50 +10225,51 @@
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F97892" w:rsidRPr="00F97892" w14:paraId="414EDF01" w14:textId="77777777" w:rsidTr="00F97892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="478A7941" w14:textId="2BB7F51A" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2A7F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2021-06-30 – 2021-07-09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="265A92E6" w14:textId="748E1A6E" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Daiva Ūsaitė, direktorės pavaduotoja ugdymui</w:t>
@@ -9336,51 +10292,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66D20A8C" w14:textId="18ACE4A5" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>daiva.usaite@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22EB8B61" w14:textId="3BCC3F18" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -9494,51 +10450,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46A31144" w14:textId="41A19545" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="en-US" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>jurgita.borusiene</w:t>
               </w:r>
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78DA39FE" w14:textId="52A5B377" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
@@ -9638,51 +10594,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A1FF5E1" w14:textId="4F4F4072" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07285FC8" w14:textId="3AACB583" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -9796,51 +10752,51 @@
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05A73894" w14:textId="5187918E" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="en-US" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>jurgita.borusiene</w:t>
               </w:r>
               <w:r w:rsidRPr="00F147DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B323C9C" w14:textId="62F4A156" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
@@ -9934,51 +10890,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel. (8 41) 55 27 51</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A8A8EB4" w14:textId="546D2D97" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">El. p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r w:rsidRPr="00F97892">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>kristina.kondrotiene@dainai.lt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="309194FD" w14:textId="31362B80" w:rsidR="00F97892" w:rsidRPr="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -9995,116 +10951,116 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97892">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s atostogos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="101D07BA" w14:textId="7228E1B5" w:rsidR="008D2A7F" w:rsidRPr="008D2A7F" w:rsidRDefault="008D2A7F" w:rsidP="008D2A7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55FB73E9" w14:textId="77777777" w:rsidR="009E0667" w:rsidRDefault="009E0667"/>
     <w:sectPr w:rsidR="009E0667" w:rsidSect="00D72555">
-      <w:headerReference w:type="default" r:id="rId72"/>
+      <w:headerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:w="16817" w:h="11901" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1622" w:header="210" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="654D5942" w14:textId="77777777" w:rsidR="0055666F" w:rsidRDefault="0055666F" w:rsidP="00F97892">
+    <w:p w14:paraId="214BD562" w14:textId="77777777" w:rsidR="00E72057" w:rsidRDefault="00E72057" w:rsidP="00F97892">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="612B6839" w14:textId="77777777" w:rsidR="0055666F" w:rsidRDefault="0055666F" w:rsidP="00F97892">
+    <w:p w14:paraId="11F2D442" w14:textId="77777777" w:rsidR="00E72057" w:rsidRDefault="00E72057" w:rsidP="00F97892">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="011FCAE0" w14:textId="77777777" w:rsidR="0055666F" w:rsidRDefault="0055666F" w:rsidP="00F97892">
+    <w:p w14:paraId="58A6DE19" w14:textId="77777777" w:rsidR="00E72057" w:rsidRDefault="00E72057" w:rsidP="00F97892">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69204B62" w14:textId="77777777" w:rsidR="0055666F" w:rsidRDefault="0055666F" w:rsidP="00F97892">
+    <w:p w14:paraId="54C32024" w14:textId="77777777" w:rsidR="00E72057" w:rsidRDefault="00E72057" w:rsidP="00F97892">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4675AF5D" w14:textId="3ACE3F84" w:rsidR="00F97892" w:rsidRDefault="00F97892" w:rsidP="00F97892">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://dainai.lt/app/default/assets/images/Daini%C5%B3%20progimnazijos%20logo.png" \* MERGEFORMATINET </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
@@ -10172,50 +11128,52 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D2A7F"/>
     <w:rsid w:val="00022FEF"/>
+    <w:rsid w:val="000452AC"/>
+    <w:rsid w:val="000C004A"/>
     <w:rsid w:val="000E3100"/>
     <w:rsid w:val="000F37EF"/>
     <w:rsid w:val="00120E81"/>
     <w:rsid w:val="0017040A"/>
     <w:rsid w:val="001F4B2D"/>
     <w:rsid w:val="00203A11"/>
     <w:rsid w:val="00207507"/>
     <w:rsid w:val="00260281"/>
     <w:rsid w:val="00262126"/>
     <w:rsid w:val="002631B2"/>
     <w:rsid w:val="002C2B6C"/>
     <w:rsid w:val="00332456"/>
     <w:rsid w:val="00334BFA"/>
     <w:rsid w:val="00345940"/>
     <w:rsid w:val="00370BF9"/>
     <w:rsid w:val="003750BC"/>
     <w:rsid w:val="003A6137"/>
     <w:rsid w:val="003B3A6D"/>
     <w:rsid w:val="00491323"/>
     <w:rsid w:val="00495DC8"/>
     <w:rsid w:val="004C5E73"/>
     <w:rsid w:val="004F456E"/>
     <w:rsid w:val="004F4FC5"/>
     <w:rsid w:val="00550278"/>
     <w:rsid w:val="0055666F"/>
@@ -10244,61 +11202,63 @@
     <w:rsid w:val="0087130B"/>
     <w:rsid w:val="0087799E"/>
     <w:rsid w:val="008C05BF"/>
     <w:rsid w:val="008D2A7F"/>
     <w:rsid w:val="008D66AD"/>
     <w:rsid w:val="0090751A"/>
     <w:rsid w:val="00917C2B"/>
     <w:rsid w:val="00970439"/>
     <w:rsid w:val="00997F87"/>
     <w:rsid w:val="009B5268"/>
     <w:rsid w:val="009C1C6D"/>
     <w:rsid w:val="009E0667"/>
     <w:rsid w:val="009F2CBA"/>
     <w:rsid w:val="00A0227C"/>
     <w:rsid w:val="00A1110F"/>
     <w:rsid w:val="00A57F3F"/>
     <w:rsid w:val="00A67AEE"/>
     <w:rsid w:val="00A832E0"/>
     <w:rsid w:val="00A8639A"/>
     <w:rsid w:val="00AB4153"/>
     <w:rsid w:val="00B25E85"/>
     <w:rsid w:val="00B325B0"/>
     <w:rsid w:val="00B425B3"/>
     <w:rsid w:val="00B4267E"/>
     <w:rsid w:val="00BC09FD"/>
+    <w:rsid w:val="00BD5606"/>
     <w:rsid w:val="00BE3C27"/>
     <w:rsid w:val="00C672AE"/>
     <w:rsid w:val="00CC2998"/>
     <w:rsid w:val="00D367AB"/>
     <w:rsid w:val="00D72555"/>
     <w:rsid w:val="00D84AAF"/>
     <w:rsid w:val="00DC3CC0"/>
     <w:rsid w:val="00E058C3"/>
     <w:rsid w:val="00E204FE"/>
     <w:rsid w:val="00E211DA"/>
     <w:rsid w:val="00E50898"/>
+    <w:rsid w:val="00E72057"/>
     <w:rsid w:val="00EA241D"/>
     <w:rsid w:val="00EA3708"/>
     <w:rsid w:val="00EA5EC8"/>
     <w:rsid w:val="00EC4BB5"/>
     <w:rsid w:val="00EF48E6"/>
     <w:rsid w:val="00F46D7D"/>
     <w:rsid w:val="00F955A2"/>
     <w:rsid w:val="00F97892"/>
     <w:rsid w:val="00FB79A4"/>
     <w:rsid w:val="00FD4F2B"/>
     <w:rsid w:val="00FE5629"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -10914,50 +11874,62 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Neapdorotaspaminjimas1">
     <w:name w:val="Neapdorotas paminėjimas1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B425B3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D7D73"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BD5606"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="412119673">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="644747250">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -10980,51 +11952,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="397637166">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurgita.borusiene@dainai.lt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laima.zeringiene@dainai.lt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rita.karpusenkiene@dainai.lt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laima.zeringiene@dainai.lt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laima.zeringiene@dainai.lt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.pikeliene@dainai.lt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.stone@dainai.lt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurgita.borusiene@dainai.lt" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laima.zeringiene@dainai.lt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.stone@dainai.lt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurgita.borusiene@dainai.lt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laima.zeringiene@dainai.lt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurgita.borusiene@dainai.lt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rita.karpusenkiene@dainai.lt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.stone@dainai.lt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laima.zeringiene@dainai.lt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.pikeliene@dainai.lt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laima.zeringiene@dainai.lt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daiva.usaite@dainai.lt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.kondrotiene@dainai.lt" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -11286,77 +12258,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11025</Characters>
+  <Pages>7</Pages>
+  <Words>2087</Words>
+  <Characters>11897</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>91</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12934</CharactersWithSpaces>
+  <CharactersWithSpaces>13957</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>KRISTINA JUODEIKIENĖ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>